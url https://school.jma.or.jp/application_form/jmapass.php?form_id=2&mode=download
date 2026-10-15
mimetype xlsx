--- v0 (2026-06-18)
+++ v1 (2026-10-15)
@@ -2,104 +2,104 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27CE537F-EE47-4D60-A14F-750BD383E74B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{137E7F61-0CAD-4CAF-8D8A-D43570A975E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-21384" yWindow="-720" windowWidth="20088" windowHeight="13932" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="新入社員セミナー参加申込書" sheetId="11" r:id="rId1"/>
     <sheet name="申込コース" sheetId="8" state="hidden" r:id="rId2"/>
     <sheet name="申込責任者" sheetId="9" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">新入社員セミナー参加申込書!$A$31:$AB$66</definedName>
-    <definedName name="【2026年新卒者のための】社会人基礎力入門セミナー">申込コース!$B$53:$B$55</definedName>
+    <definedName name="【2027年新卒者のための】社会人基礎力入門セミナー">申込コース!$B$53:$B$54</definedName>
     <definedName name="【オンライン】新入社員実務基本1.5日間コース">申込コース!$B$26:$B$27</definedName>
     <definedName name="【技術系】新入社員基本2日間コース">申込コース!$B$46:$B$50</definedName>
-    <definedName name="【高校卒業者】新入社員実務基本2日間コース">申込コース!$B$18:$B$22</definedName>
-[...1 lines deleted...]
-    <definedName name="【生産部門】新入社員基本2日間コース【大阪・福岡】">申込コース!$B$36:$B$38</definedName>
+    <definedName name="【高校卒業者】新入社員実務基本2日間コース">申込コース!$B$18:$B$23</definedName>
+    <definedName name="【生産部門】新入社員基本2日間コース">申込コース!$B$31:$B$32</definedName>
+    <definedName name="【生産部門】新入社員基本2日間コース【大阪】">申込コース!$B$36:$B$37</definedName>
     <definedName name="【製造業】新入社員入門2日間コース">申込コース!$B$41:$B$43</definedName>
-    <definedName name="新入社員実務基本2日間コース">申込コース!$B$2:$B$10</definedName>
+    <definedName name="新入社員実務基本2日間コース">申込コース!$B$2:$B$9</definedName>
     <definedName name="新入社員実務基本3日間コース">申込コース!$B$13:$B$15</definedName>
-    <definedName name="申込コース">申込コース!$A$1:$A$13</definedName>
+    <definedName name="申込コース">申込コース!$A$1:$A$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="K1" i="9" l="1"/>
   <c r="K2" i="9"/>
   <c r="K3" i="9"/>
   <c r="K4" i="9"/>
   <c r="K5" i="9"/>
   <c r="P3" i="9"/>
   <c r="P2" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="179">
   <si>
     <t>参加者氏名</t>
     <rPh sb="0" eb="3">
       <t>サンカシャ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>シメイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>例</t>
     <rPh sb="0" eb="1">
       <t>レイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>能率</t>
     <rPh sb="0" eb="2">
       <t>ノウリツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -842,105 +842,97 @@
     </rPh>
     <rPh sb="3" eb="4">
       <t>メイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ブショ</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【高校卒業者】新入社員実務基本2日間コース</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【生産部門】新入社員基本2日間コース</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>【技術系】新入社員基本2日間コース</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>【オンライン】新入社員実務基本1.5日間コース</t>
-[...2 lines deleted...]
-  <si>
     <t>参加者区分</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>PDF</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>郵送</t>
     <rPh sb="0" eb="2">
       <t>ユウソウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>申込責任者</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>セキニンシャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>法人名</t>
     <rPh sb="0" eb="3">
       <t>ホウジn</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>一般社団法人日本能率協会</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>①＊は入力が必須となります。記入漏れのないようご確認をお願いいたします。
 ②列、行の追加、削除などの編集は、システムエラーの原因となりますので、行わないようにお願いいたします。
 ③ご参加者は、１５名までが登録可能です。１６名以上の場合は、お手数をおかけしますが、申込書をコピーのうえ、ご入力をお願いいたします。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>TEL</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>都道府県</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>hanako_nouritsu@jma.or.jp</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>105</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>8522</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>東京都</t>
   </si>
   <si>
     <t>港区芝公園3-1-22</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>03</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3434</t>
     <phoneticPr fontId="1"/>
   </si>
@@ -990,159 +982,68 @@
       <t>ソウフサキ</t>
     </rPh>
     <rPh sb="15" eb="16">
       <t>ケン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>上枠に入力しきれない場合、こちらにご入力ください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>参加者勤務先所在地</t>
     <rPh sb="0" eb="3">
       <t>サンカシャ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>キンムサキ</t>
     </rPh>
     <rPh sb="6" eb="9">
       <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026/04/02(木) ～ 2026/04/03(金) 東京</t>
-[...12 lines deleted...]
-  <si>
     <t>【製造業】新入社員入門2日間コース</t>
-    <phoneticPr fontId="1"/>
-[...68 lines deleted...]
-    </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>市区町村・町域・番地・建物名</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>左枠に入力しきれない場合</t>
     <rPh sb="0" eb="1">
       <t>ヒダリ</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ワク</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>2026/04/02(木) ～ 2026/04/03(金) 名古屋</t>
-[...5 lines deleted...]
-  <si>
     <t>（下記「法人名」を宛名とした請求書をお送りします。）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>郵便番号１</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>郵便番号２</t>
     <rPh sb="0" eb="4">
       <t>ユウビンバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>姓</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>名</t>
     <phoneticPr fontId="1"/>
   </si>
@@ -1164,50 +1065,196 @@
   <si>
     <t>電話番号2</t>
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>電話番号3</t>
     <rPh sb="0" eb="4">
       <t>デンワバンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/05(月) ～ 2027/04/06(火) 東京</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/06(火) ～ 2027/04/07(水) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>スイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 大阪</t>
+    <rPh sb="27" eb="28">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/05(月) ～ 2027/04/06(火) 大阪</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 名古屋</t>
+    <rPh sb="11" eb="12">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="30" eb="33">
+      <t>ナゴヤ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 東京</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/06(火) ～ 2027/04/07(水) 東京</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 大阪</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/06(火) ～ 2027/04/07(水) 大阪</t>
+    <rPh sb="11" eb="12">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>スイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/07(水) ～ 2027/04/08(木) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>スイ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>キ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/06(火) ～ 2027/04/07(水) 大阪</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【生産部門】新入社員基本2日間コース【大阪】</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 名古屋</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/07(水) ～ 2027/04/08(木) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>スイ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>キ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>トウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>【2027年新卒者のための】社会人基礎力入門セミナー</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/05(月) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>taro_nouritsu@jma.or.jp</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/06(火) 東京</t>
+    <rPh sb="11" eb="12">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>2027/04/02(金) ～ 2027/04/06(火) 大阪</t>
+    <rPh sb="11" eb="12">
+      <t>キン</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>オオサカ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="&quot;人&quot;"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
@@ -2245,51 +2292,51 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="216">
+  <cellXfs count="214">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2478,538 +2525,522 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...100 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="9" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="9" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="29" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...9 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="56" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="41" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="42" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="10" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...133 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...77 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...7 lines deleted...]
-  </dxfs>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFDCE6F1"/>
       <color rgb="FF99CCFF"/>
       <color rgb="FF66CCFF"/>
       <color rgb="FF66FFFF"/>
       <color rgb="FF3AC0FC"/>
       <color rgb="FFFDE9D9"/>
       <color rgb="FF68A3CD"/>
       <color rgb="FFDA690C"/>
       <color rgb="FFFDEADA"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -3024,52 +3055,52 @@
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>585421</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>153821</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>68580</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>224118</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="2" name="グループ化 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10295841" y="1731161"/>
-          <a:ext cx="10246409" cy="3002727"/>
+          <a:off x="11186746" y="1725446"/>
+          <a:ext cx="11227484" cy="3003997"/>
           <a:chOff x="9048750" y="3352799"/>
           <a:chExt cx="5810250" cy="2314575"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="3" name="正方形/長方形 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="9048750" y="3352799"/>
             <a:ext cx="5810250" cy="2314575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
@@ -3489,52 +3520,52 @@
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>607833</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>177063</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>130628</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="5" name="グループ化 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10315713" y="5218963"/>
-          <a:ext cx="10235427" cy="2878375"/>
+          <a:off x="11209158" y="5215788"/>
+          <a:ext cx="11212692" cy="2877740"/>
           <a:chOff x="9048750" y="3352800"/>
           <a:chExt cx="5810250" cy="1432142"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="6" name="正方形/長方形 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="9048750" y="3352802"/>
             <a:ext cx="5810250" cy="1432140"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
@@ -3923,52 +3954,52 @@
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>577663</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>241788</xdr:rowOff>
     </xdr:to>
     <xdr:grpSp>
       <xdr:nvGrpSpPr>
         <xdr:cNvPr id="8" name="グループ化 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGrpSpPr/>
       </xdr:nvGrpSpPr>
       <xdr:grpSpPr>
         <a:xfrm>
-          <a:off x="10286813" y="510540"/>
-          <a:ext cx="10264327" cy="1044428"/>
+          <a:off x="11178988" y="504825"/>
+          <a:ext cx="11242862" cy="1041888"/>
           <a:chOff x="9048750" y="3324226"/>
           <a:chExt cx="5810250" cy="1076322"/>
         </a:xfrm>
       </xdr:grpSpPr>
       <xdr:sp macro="" textlink="">
         <xdr:nvSpPr>
           <xdr:cNvPr id="9" name="正方形/長方形 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
               </a:ext>
             </a:extLst>
           </xdr:cNvPr>
           <xdr:cNvSpPr/>
         </xdr:nvSpPr>
         <xdr:spPr>
           <a:xfrm>
             <a:off x="9048750" y="3352799"/>
             <a:ext cx="5810250" cy="1047749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
@@ -4384,2352 +4415,2355 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taro_nouritsu@jma.or.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF99CCFF"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF67"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:V1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="45.25" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="45.2" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="4.36328125" style="19" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="19" max="19" width="21.6328125" style="19" customWidth="1"/>
+    <col min="1" max="1" width="4.375" style="19" customWidth="1"/>
+    <col min="2" max="2" width="32.125" style="19" customWidth="1"/>
+    <col min="3" max="3" width="16.875" style="19" customWidth="1"/>
+    <col min="4" max="7" width="15.625" style="19" customWidth="1"/>
+    <col min="8" max="12" width="11.625" style="19" customWidth="1"/>
+    <col min="13" max="14" width="9.125" style="19" customWidth="1"/>
+    <col min="15" max="15" width="25.875" style="19" customWidth="1"/>
+    <col min="16" max="18" width="6.875" style="19" customWidth="1"/>
+    <col min="19" max="19" width="21.625" style="19" customWidth="1"/>
     <col min="20" max="20" width="25" style="19" customWidth="1"/>
-    <col min="21" max="23" width="7.81640625" style="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="27" max="32" width="10.6328125" style="19" customWidth="1"/>
+    <col min="21" max="23" width="7.875" style="19" customWidth="1"/>
+    <col min="24" max="26" width="9.125" style="19" customWidth="1"/>
+    <col min="27" max="32" width="10.625" style="19" customWidth="1"/>
     <col min="33" max="16384" width="9" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="109" t="s">
+    <row r="1" spans="1:29" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="178" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="110"/>
-[...21 lines deleted...]
-    <row r="2" spans="1:29" ht="10" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="179"/>
+      <c r="C1" s="179"/>
+      <c r="D1" s="179"/>
+      <c r="E1" s="179"/>
+      <c r="F1" s="179"/>
+      <c r="G1" s="179"/>
+      <c r="H1" s="179"/>
+      <c r="I1" s="179"/>
+      <c r="J1" s="179"/>
+      <c r="K1" s="179"/>
+      <c r="L1" s="179"/>
+      <c r="M1" s="179"/>
+      <c r="N1" s="179"/>
+      <c r="O1" s="179"/>
+      <c r="P1" s="179"/>
+      <c r="Q1" s="179"/>
+      <c r="R1" s="179"/>
+      <c r="S1" s="179"/>
+      <c r="T1" s="179"/>
+      <c r="U1" s="179"/>
+      <c r="V1" s="180"/>
+    </row>
+    <row r="2" spans="1:29" ht="9.9499999999999993" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="21"/>
       <c r="I2" s="21"/>
       <c r="J2" s="21"/>
       <c r="K2" s="21"/>
       <c r="L2" s="21"/>
       <c r="M2" s="21"/>
       <c r="N2" s="21"/>
       <c r="O2" s="21"/>
       <c r="P2" s="21"/>
       <c r="Q2" s="21"/>
       <c r="R2" s="21"/>
       <c r="S2" s="21"/>
       <c r="T2" s="21"/>
       <c r="U2" s="21"/>
       <c r="V2" s="21"/>
       <c r="W2" s="21"/>
       <c r="X2" s="21"/>
       <c r="Y2" s="21"/>
       <c r="Z2" s="21"/>
       <c r="AA2" s="21"/>
       <c r="AB2" s="21"/>
       <c r="AC2" s="21"/>
     </row>
-    <row r="3" spans="1:29" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:29" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A3" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="B3" s="164" t="s">
+      <c r="B3" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="C3" s="165"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C3" s="118"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
+      <c r="I3" s="119"/>
+    </row>
+    <row r="4" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="B4" s="181" t="s">
+      <c r="B4" s="129" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="182"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C4" s="130"/>
+      <c r="D4" s="134"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="135"/>
+      <c r="H4" s="135"/>
+      <c r="I4" s="136"/>
+    </row>
+    <row r="5" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="24"/>
-      <c r="B5" s="167"/>
-      <c r="C5" s="168"/>
+      <c r="B5" s="106"/>
+      <c r="C5" s="107"/>
       <c r="D5" s="25" t="s">
-        <v>167</v>
+        <v>147</v>
       </c>
       <c r="E5" s="26"/>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
       <c r="H5" s="26"/>
       <c r="I5" s="27"/>
     </row>
-    <row r="6" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="167" t="s">
-[...4 lines deleted...]
-      <c r="E6" s="170"/>
+      <c r="B6" s="106" t="s">
+        <v>124</v>
+      </c>
+      <c r="C6" s="107"/>
+      <c r="D6" s="104"/>
+      <c r="E6" s="105"/>
       <c r="F6" s="28"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="30"/>
     </row>
-    <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="167" t="s">
+      <c r="B7" s="106" t="s">
         <v>60</v>
       </c>
-      <c r="C7" s="168"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C7" s="107"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="86"/>
+      <c r="F7" s="86"/>
+      <c r="G7" s="86"/>
+      <c r="H7" s="86"/>
+      <c r="I7" s="87"/>
+    </row>
+    <row r="8" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="167" t="s">
+      <c r="B8" s="106" t="s">
         <v>61</v>
       </c>
-      <c r="C8" s="168"/>
-[...7 lines deleted...]
-    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="107"/>
+      <c r="D8" s="85"/>
+      <c r="E8" s="86"/>
+      <c r="F8" s="86"/>
+      <c r="G8" s="86"/>
+      <c r="H8" s="86"/>
+      <c r="I8" s="87"/>
+    </row>
+    <row r="9" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="31"/>
-      <c r="B9" s="167" t="s">
+      <c r="B9" s="106" t="s">
         <v>119</v>
       </c>
-      <c r="C9" s="168"/>
-[...7 lines deleted...]
-    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C9" s="107"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="86"/>
+      <c r="F9" s="86"/>
+      <c r="G9" s="86"/>
+      <c r="H9" s="86"/>
+      <c r="I9" s="87"/>
+    </row>
+    <row r="10" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="31"/>
-      <c r="B10" s="167" t="s">
+      <c r="B10" s="106" t="s">
         <v>69</v>
       </c>
-      <c r="C10" s="168"/>
-[...7 lines deleted...]
-    <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C10" s="107"/>
+      <c r="D10" s="85"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="87"/>
+    </row>
+    <row r="11" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="31"/>
-      <c r="B11" s="167" t="s">
+      <c r="B11" s="106" t="s">
         <v>70</v>
       </c>
-      <c r="C11" s="168"/>
+      <c r="C11" s="107"/>
       <c r="D11" s="9"/>
       <c r="E11" s="32"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="30"/>
     </row>
-    <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="99" t="s">
+    <row r="12" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="105" t="s">
+      <c r="B12" s="187" t="s">
         <v>68</v>
       </c>
-      <c r="C12" s="106"/>
+      <c r="C12" s="188"/>
       <c r="D12" s="33" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="E12" s="34" t="s">
-        <v>169</v>
+        <v>149</v>
       </c>
       <c r="F12" s="35"/>
       <c r="G12" s="36"/>
       <c r="H12" s="37"/>
       <c r="I12" s="38"/>
     </row>
-    <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C13" s="108"/>
+    <row r="13" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="182"/>
+      <c r="B13" s="189"/>
+      <c r="C13" s="190"/>
       <c r="D13" s="16"/>
       <c r="E13" s="17"/>
       <c r="F13" s="34"/>
       <c r="G13" s="39"/>
       <c r="H13" s="40"/>
       <c r="I13" s="41"/>
     </row>
-    <row r="14" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="167" t="s">
+      <c r="B14" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="C14" s="168"/>
+      <c r="C14" s="107"/>
       <c r="D14" s="5"/>
       <c r="E14" s="42"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="44"/>
     </row>
-    <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B15" s="167" t="s">
+      <c r="B15" s="106" t="s">
         <v>66</v>
       </c>
-      <c r="C15" s="168"/>
-[...7 lines deleted...]
-    <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C15" s="107"/>
+      <c r="D15" s="85"/>
+      <c r="E15" s="126"/>
+      <c r="F15" s="126"/>
+      <c r="G15" s="126"/>
+      <c r="H15" s="126"/>
+      <c r="I15" s="127"/>
+    </row>
+    <row r="16" spans="1:29" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="45"/>
-      <c r="B16" s="180" t="s">
-[...10 lines deleted...]
-    <row r="17" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="128" t="s">
+        <v>142</v>
+      </c>
+      <c r="C16" s="107"/>
+      <c r="D16" s="85"/>
+      <c r="E16" s="86"/>
+      <c r="F16" s="86"/>
+      <c r="G16" s="86"/>
+      <c r="H16" s="86"/>
+      <c r="I16" s="87"/>
+    </row>
+    <row r="17" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="31"/>
-      <c r="B17" s="167" t="s">
+      <c r="B17" s="106" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="168"/>
-[...8 lines deleted...]
-      <c r="A18" s="99" t="s">
+      <c r="C17" s="107"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="86"/>
+      <c r="F17" s="137"/>
+      <c r="G17" s="137"/>
+      <c r="H17" s="137"/>
+      <c r="I17" s="138"/>
+    </row>
+    <row r="18" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="B18" s="105" t="s">
+      <c r="B18" s="187" t="s">
         <v>63</v>
       </c>
-      <c r="C18" s="106"/>
+      <c r="C18" s="188"/>
       <c r="D18" s="33" t="s">
-        <v>170</v>
+        <v>150</v>
       </c>
       <c r="E18" s="46" t="s">
-        <v>171</v>
+        <v>151</v>
       </c>
       <c r="F18" s="47"/>
       <c r="G18" s="36"/>
       <c r="H18" s="48"/>
       <c r="I18" s="49"/>
     </row>
-    <row r="19" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D19" s="212"/>
+    <row r="19" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="182"/>
+      <c r="B19" s="189"/>
+      <c r="C19" s="190"/>
+      <c r="D19" s="74"/>
       <c r="E19" s="18"/>
       <c r="F19" s="50"/>
       <c r="G19" s="39"/>
       <c r="H19" s="51"/>
       <c r="I19" s="52"/>
     </row>
-    <row r="20" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="99" t="s">
+    <row r="20" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="B20" s="105" t="s">
+      <c r="B20" s="187" t="s">
         <v>64</v>
       </c>
-      <c r="C20" s="106"/>
+      <c r="C20" s="188"/>
       <c r="D20" s="33" t="s">
-        <v>172</v>
+        <v>152</v>
       </c>
       <c r="E20" s="46" t="s">
-        <v>173</v>
+        <v>153</v>
       </c>
       <c r="F20" s="47"/>
       <c r="G20" s="36"/>
       <c r="H20" s="48"/>
       <c r="I20" s="49"/>
     </row>
-    <row r="21" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C21" s="108"/>
+    <row r="21" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="182"/>
+      <c r="B21" s="189"/>
+      <c r="C21" s="190"/>
       <c r="D21" s="1"/>
       <c r="E21" s="6"/>
       <c r="F21" s="50"/>
       <c r="G21" s="39"/>
       <c r="H21" s="51"/>
       <c r="I21" s="52"/>
     </row>
-    <row r="22" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="99" t="s">
+    <row r="22" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="181" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="105" t="s">
+      <c r="B22" s="187" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="106"/>
+      <c r="C22" s="188"/>
       <c r="D22" s="53" t="s">
-        <v>174</v>
+        <v>154</v>
       </c>
       <c r="E22" s="53" t="s">
-        <v>175</v>
+        <v>155</v>
       </c>
       <c r="F22" s="50" t="s">
-        <v>176</v>
+        <v>156</v>
       </c>
       <c r="G22" s="35"/>
       <c r="H22" s="54"/>
       <c r="I22" s="38"/>
     </row>
-    <row r="23" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C23" s="108"/>
+    <row r="23" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="182"/>
+      <c r="B23" s="189"/>
+      <c r="C23" s="190"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="6"/>
       <c r="G23" s="34"/>
       <c r="H23" s="55"/>
       <c r="I23" s="41"/>
     </row>
-    <row r="24" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="31" t="s">
         <v>9</v>
       </c>
-      <c r="B24" s="167" t="s">
+      <c r="B24" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C24" s="168"/>
+      <c r="C24" s="107"/>
       <c r="D24" s="7"/>
       <c r="E24" s="42"/>
       <c r="F24" s="43"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="44"/>
     </row>
-    <row r="25" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B25" s="101" t="s">
+    <row r="25" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="181"/>
+      <c r="B25" s="183" t="s">
         <v>106</v>
       </c>
-      <c r="C25" s="102"/>
+      <c r="C25" s="184"/>
       <c r="D25" s="33" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="56" t="s">
-        <v>177</v>
+        <v>157</v>
       </c>
       <c r="F25" s="34" t="s">
-        <v>178</v>
+        <v>158</v>
       </c>
       <c r="G25" s="35"/>
       <c r="H25" s="54"/>
       <c r="I25" s="38"/>
     </row>
-    <row r="26" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C26" s="104"/>
+    <row r="26" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="182"/>
+      <c r="B26" s="185"/>
+      <c r="C26" s="186"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="15"/>
       <c r="G26" s="34"/>
       <c r="H26" s="55"/>
       <c r="I26" s="41"/>
     </row>
-    <row r="27" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="31"/>
-      <c r="B27" s="167" t="s">
+      <c r="B27" s="106" t="s">
         <v>107</v>
       </c>
-      <c r="C27" s="168"/>
-[...1 lines deleted...]
-      <c r="E27" s="170"/>
+      <c r="C27" s="107"/>
+      <c r="D27" s="104"/>
+      <c r="E27" s="105"/>
       <c r="F27" s="42"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="44"/>
     </row>
-    <row r="28" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:32" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="31"/>
-      <c r="B28" s="167" t="s">
+      <c r="B28" s="106" t="s">
         <v>108</v>
       </c>
-      <c r="C28" s="168"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:32" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C28" s="107"/>
+      <c r="D28" s="85"/>
+      <c r="E28" s="86"/>
+      <c r="F28" s="86"/>
+      <c r="G28" s="86"/>
+      <c r="H28" s="86"/>
+      <c r="I28" s="87"/>
+    </row>
+    <row r="29" spans="1:32" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A29" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="187" t="s">
-[...10 lines deleted...]
-    <row r="30" spans="1:32" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="C29" s="101"/>
+      <c r="D29" s="131"/>
+      <c r="E29" s="132"/>
+      <c r="F29" s="132"/>
+      <c r="G29" s="132"/>
+      <c r="H29" s="132"/>
+      <c r="I29" s="133"/>
+    </row>
+    <row r="30" spans="1:32" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A30" s="58"/>
       <c r="B30" s="58"/>
       <c r="Q30" s="59"/>
       <c r="R30" s="59"/>
       <c r="S30" s="59"/>
       <c r="T30" s="60"/>
       <c r="Z30" s="59"/>
       <c r="AA30" s="59"/>
       <c r="AB30" s="59"/>
       <c r="AC30" s="61"/>
     </row>
-    <row r="31" spans="1:32" ht="63.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="I31" s="173"/>
+    <row r="31" spans="1:32" ht="63.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="120" t="s">
+        <v>130</v>
+      </c>
+      <c r="B31" s="121"/>
+      <c r="C31" s="121"/>
+      <c r="D31" s="121"/>
+      <c r="E31" s="121"/>
+      <c r="F31" s="121"/>
+      <c r="G31" s="121"/>
+      <c r="H31" s="121"/>
+      <c r="I31" s="122"/>
       <c r="J31" s="62"/>
       <c r="K31" s="63"/>
       <c r="L31" s="63"/>
       <c r="Q31" s="59"/>
       <c r="R31" s="59"/>
       <c r="S31" s="59"/>
       <c r="T31" s="60"/>
       <c r="Z31" s="59"/>
       <c r="AA31" s="59"/>
       <c r="AB31" s="59"/>
       <c r="AC31" s="61"/>
     </row>
-    <row r="32" spans="1:32" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="174" t="s">
+    <row r="32" spans="1:32" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="123" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="175"/>
-[...25 lines deleted...]
-      <c r="AB32" s="176"/>
+      <c r="B32" s="124"/>
+      <c r="C32" s="124"/>
+      <c r="D32" s="124"/>
+      <c r="E32" s="124"/>
+      <c r="F32" s="124"/>
+      <c r="G32" s="124"/>
+      <c r="H32" s="124"/>
+      <c r="I32" s="124"/>
+      <c r="J32" s="124"/>
+      <c r="K32" s="124"/>
+      <c r="L32" s="124"/>
+      <c r="M32" s="124"/>
+      <c r="N32" s="124"/>
+      <c r="O32" s="124"/>
+      <c r="P32" s="124"/>
+      <c r="Q32" s="124"/>
+      <c r="R32" s="124"/>
+      <c r="S32" s="124"/>
+      <c r="T32" s="124"/>
+      <c r="U32" s="124"/>
+      <c r="V32" s="124"/>
+      <c r="W32" s="124"/>
+      <c r="X32" s="124"/>
+      <c r="Y32" s="124"/>
+      <c r="Z32" s="124"/>
+      <c r="AA32" s="124"/>
+      <c r="AB32" s="125"/>
       <c r="AC32" s="64"/>
       <c r="AD32" s="64"/>
       <c r="AE32" s="64"/>
       <c r="AF32" s="64"/>
     </row>
-    <row r="33" spans="1:32" s="66" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="144" t="s">
+    <row r="33" spans="1:32" s="66" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="158" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="90" t="s">
+      <c r="B33" s="160" t="s">
         <v>118</v>
       </c>
-      <c r="C33" s="146" t="s">
+      <c r="C33" s="112" t="s">
         <v>71</v>
       </c>
-      <c r="D33" s="147"/>
-[...5 lines deleted...]
-      <c r="H33" s="74" t="s">
+      <c r="D33" s="113"/>
+      <c r="E33" s="114"/>
+      <c r="F33" s="112" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="165"/>
+      <c r="H33" s="191" t="s">
         <v>120</v>
       </c>
-      <c r="I33" s="75"/>
-      <c r="J33" s="78" t="s">
+      <c r="I33" s="192"/>
+      <c r="J33" s="195" t="s">
         <v>116</v>
       </c>
-      <c r="K33" s="146" t="s">
+      <c r="K33" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="L33" s="147"/>
-[...17 lines deleted...]
-      <c r="X33" s="90" t="s">
+      <c r="L33" s="113"/>
+      <c r="M33" s="113"/>
+      <c r="N33" s="114"/>
+      <c r="O33" s="197" t="s">
+        <v>140</v>
+      </c>
+      <c r="P33" s="211" t="s">
+        <v>143</v>
+      </c>
+      <c r="Q33" s="212"/>
+      <c r="R33" s="212"/>
+      <c r="S33" s="209"/>
+      <c r="T33" s="213"/>
+      <c r="U33" s="201" t="s">
+        <v>131</v>
+      </c>
+      <c r="V33" s="202"/>
+      <c r="W33" s="203"/>
+      <c r="X33" s="160" t="s">
         <v>109</v>
       </c>
-      <c r="Y33" s="92" t="s">
+      <c r="Y33" s="207" t="s">
         <v>110</v>
       </c>
-      <c r="Z33" s="92" t="s">
+      <c r="Z33" s="207" t="s">
         <v>112</v>
       </c>
-      <c r="AA33" s="94" t="s">
+      <c r="AA33" s="209" t="s">
         <v>111</v>
       </c>
-      <c r="AB33" s="95"/>
+      <c r="AB33" s="210"/>
       <c r="AC33" s="65"/>
       <c r="AD33" s="65"/>
       <c r="AE33" s="65"/>
       <c r="AF33" s="65"/>
     </row>
-    <row r="34" spans="1:32" s="66" customFormat="1" ht="23" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="J34" s="79"/>
+    <row r="34" spans="1:32" s="66" customFormat="1" ht="23.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="159"/>
+      <c r="B34" s="161"/>
+      <c r="C34" s="162"/>
+      <c r="D34" s="163"/>
+      <c r="E34" s="164"/>
+      <c r="F34" s="162"/>
+      <c r="G34" s="166"/>
+      <c r="H34" s="193"/>
+      <c r="I34" s="194"/>
+      <c r="J34" s="196"/>
       <c r="K34" s="67" t="s">
         <v>72</v>
       </c>
       <c r="L34" s="67" t="s">
         <v>73</v>
       </c>
       <c r="M34" s="68" t="s">
         <v>74</v>
       </c>
       <c r="N34" s="68" t="s">
         <v>75</v>
       </c>
-      <c r="O34" s="81"/>
-      <c r="P34" s="82" t="s">
+      <c r="O34" s="198"/>
+      <c r="P34" s="199" t="s">
         <v>8</v>
       </c>
-      <c r="Q34" s="83"/>
+      <c r="Q34" s="200"/>
       <c r="R34" s="68" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="S34" s="68" t="s">
-        <v>164</v>
+        <v>145</v>
       </c>
       <c r="T34" s="69" t="s">
-        <v>165</v>
-[...6 lines deleted...]
-      <c r="Z34" s="93"/>
+        <v>146</v>
+      </c>
+      <c r="U34" s="204"/>
+      <c r="V34" s="205"/>
+      <c r="W34" s="206"/>
+      <c r="X34" s="161"/>
+      <c r="Y34" s="208"/>
+      <c r="Z34" s="208"/>
       <c r="AA34" s="70" t="s">
         <v>91</v>
       </c>
       <c r="AB34" s="71" t="s">
         <v>92</v>
       </c>
-      <c r="AC34" s="116"/>
-[...3 lines deleted...]
-      <c r="A35" s="154" t="s">
+      <c r="AC34" s="177"/>
+      <c r="AD34" s="177"/>
+    </row>
+    <row r="35" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="153" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="156" t="s">
+      <c r="B35" s="155" t="s">
         <v>115</v>
       </c>
-      <c r="C35" s="134" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="140" t="s">
+      <c r="C35" s="167" t="s">
+        <v>175</v>
+      </c>
+      <c r="D35" s="171"/>
+      <c r="E35" s="168"/>
+      <c r="F35" s="167" t="s">
+        <v>129</v>
+      </c>
+      <c r="G35" s="168"/>
+      <c r="H35" s="173" t="s">
         <v>117</v>
       </c>
-      <c r="I35" s="141"/>
-[...1 lines deleted...]
-      <c r="K35" s="162" t="s">
+      <c r="I35" s="174"/>
+      <c r="J35" s="88"/>
+      <c r="K35" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="L35" s="162" t="s">
+      <c r="L35" s="88" t="s">
         <v>98</v>
       </c>
-      <c r="M35" s="162" t="s">
+      <c r="M35" s="88" t="s">
         <v>4</v>
       </c>
-      <c r="N35" s="162" t="s">
+      <c r="N35" s="88" t="s">
         <v>99</v>
       </c>
-      <c r="O35" s="191" t="s">
+      <c r="O35" s="108" t="s">
+        <v>176</v>
+      </c>
+      <c r="P35" s="110" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q35" s="110" t="s">
         <v>134</v>
       </c>
-      <c r="P35" s="193" t="s">
+      <c r="R35" s="110" t="s">
         <v>135</v>
       </c>
-      <c r="Q35" s="193" t="s">
+      <c r="S35" s="115" t="s">
         <v>136</v>
       </c>
-      <c r="R35" s="193" t="s">
+      <c r="T35" s="115"/>
+      <c r="U35" s="102" t="s">
         <v>137</v>
       </c>
-      <c r="S35" s="195" t="s">
+      <c r="V35" s="102" t="s">
         <v>138</v>
       </c>
-      <c r="T35" s="195"/>
-      <c r="U35" s="189" t="s">
+      <c r="W35" s="102" t="s">
         <v>139</v>
       </c>
-      <c r="V35" s="189" t="s">
-[...5 lines deleted...]
-      <c r="X35" s="162">
+      <c r="X35" s="88">
         <v>22</v>
       </c>
-      <c r="Y35" s="162" t="s">
+      <c r="Y35" s="88" t="s">
         <v>82</v>
       </c>
-      <c r="Z35" s="162" t="s">
+      <c r="Z35" s="88" t="s">
         <v>97</v>
       </c>
-      <c r="AA35" s="162">
-[...2 lines deleted...]
-      <c r="AB35" s="160">
+      <c r="AA35" s="88">
+        <v>2027</v>
+      </c>
+      <c r="AB35" s="139">
         <v>4</v>
       </c>
-      <c r="AC35" s="125"/>
-[...35 lines deleted...]
-      <c r="A37" s="128">
+      <c r="AC35" s="157"/>
+      <c r="AD35" s="157"/>
+    </row>
+    <row r="36" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="154"/>
+      <c r="B36" s="156"/>
+      <c r="C36" s="169"/>
+      <c r="D36" s="172"/>
+      <c r="E36" s="170"/>
+      <c r="F36" s="169"/>
+      <c r="G36" s="170"/>
+      <c r="H36" s="175"/>
+      <c r="I36" s="176"/>
+      <c r="J36" s="89"/>
+      <c r="K36" s="89"/>
+      <c r="L36" s="89"/>
+      <c r="M36" s="89"/>
+      <c r="N36" s="89"/>
+      <c r="O36" s="109"/>
+      <c r="P36" s="111"/>
+      <c r="Q36" s="111"/>
+      <c r="R36" s="111"/>
+      <c r="S36" s="116"/>
+      <c r="T36" s="116"/>
+      <c r="U36" s="103"/>
+      <c r="V36" s="103"/>
+      <c r="W36" s="103"/>
+      <c r="X36" s="89"/>
+      <c r="Y36" s="89"/>
+      <c r="Z36" s="89"/>
+      <c r="AA36" s="89"/>
+      <c r="AB36" s="140"/>
+      <c r="AC36" s="157"/>
+      <c r="AD36" s="157"/>
+    </row>
+    <row r="37" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="143">
         <v>1</v>
       </c>
-      <c r="B37" s="114"/>
-[...62 lines deleted...]
-      <c r="A39" s="128">
+      <c r="B37" s="145"/>
+      <c r="C37" s="147"/>
+      <c r="D37" s="148"/>
+      <c r="E37" s="149"/>
+      <c r="F37" s="92"/>
+      <c r="G37" s="93"/>
+      <c r="H37" s="96"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="79"/>
+      <c r="K37" s="79"/>
+      <c r="L37" s="79"/>
+      <c r="M37" s="79"/>
+      <c r="N37" s="79"/>
+      <c r="O37" s="81"/>
+      <c r="P37" s="83"/>
+      <c r="Q37" s="83"/>
+      <c r="R37" s="75"/>
+      <c r="S37" s="77"/>
+      <c r="T37" s="79"/>
+      <c r="U37" s="83"/>
+      <c r="V37" s="83"/>
+      <c r="W37" s="83"/>
+      <c r="X37" s="90"/>
+      <c r="Y37" s="90"/>
+      <c r="Z37" s="90"/>
+      <c r="AA37" s="90"/>
+      <c r="AB37" s="141"/>
+      <c r="AC37" s="157"/>
+      <c r="AD37" s="157"/>
+    </row>
+    <row r="38" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="144"/>
+      <c r="B38" s="146"/>
+      <c r="C38" s="150"/>
+      <c r="D38" s="151"/>
+      <c r="E38" s="152"/>
+      <c r="F38" s="94"/>
+      <c r="G38" s="95"/>
+      <c r="H38" s="98"/>
+      <c r="I38" s="99"/>
+      <c r="J38" s="80"/>
+      <c r="K38" s="80"/>
+      <c r="L38" s="80"/>
+      <c r="M38" s="80"/>
+      <c r="N38" s="80"/>
+      <c r="O38" s="82"/>
+      <c r="P38" s="84"/>
+      <c r="Q38" s="84"/>
+      <c r="R38" s="76"/>
+      <c r="S38" s="78"/>
+      <c r="T38" s="80"/>
+      <c r="U38" s="84"/>
+      <c r="V38" s="84"/>
+      <c r="W38" s="84"/>
+      <c r="X38" s="91"/>
+      <c r="Y38" s="91"/>
+      <c r="Z38" s="91"/>
+      <c r="AA38" s="91"/>
+      <c r="AB38" s="142"/>
+      <c r="AC38" s="157"/>
+      <c r="AD38" s="157"/>
+    </row>
+    <row r="39" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="143">
         <v>2</v>
       </c>
-      <c r="B39" s="114"/>
-[...62 lines deleted...]
-      <c r="A41" s="128">
+      <c r="B39" s="145"/>
+      <c r="C39" s="147"/>
+      <c r="D39" s="148"/>
+      <c r="E39" s="149"/>
+      <c r="F39" s="92"/>
+      <c r="G39" s="93"/>
+      <c r="H39" s="96"/>
+      <c r="I39" s="97"/>
+      <c r="J39" s="79"/>
+      <c r="K39" s="79"/>
+      <c r="L39" s="79"/>
+      <c r="M39" s="79"/>
+      <c r="N39" s="79"/>
+      <c r="O39" s="81"/>
+      <c r="P39" s="83"/>
+      <c r="Q39" s="83"/>
+      <c r="R39" s="75"/>
+      <c r="S39" s="77"/>
+      <c r="T39" s="79"/>
+      <c r="U39" s="83"/>
+      <c r="V39" s="83"/>
+      <c r="W39" s="83"/>
+      <c r="X39" s="90"/>
+      <c r="Y39" s="90"/>
+      <c r="Z39" s="90"/>
+      <c r="AA39" s="90"/>
+      <c r="AB39" s="141"/>
+      <c r="AC39" s="157"/>
+      <c r="AD39" s="157"/>
+    </row>
+    <row r="40" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="144"/>
+      <c r="B40" s="146"/>
+      <c r="C40" s="150"/>
+      <c r="D40" s="151"/>
+      <c r="E40" s="152"/>
+      <c r="F40" s="94"/>
+      <c r="G40" s="95"/>
+      <c r="H40" s="98"/>
+      <c r="I40" s="99"/>
+      <c r="J40" s="80"/>
+      <c r="K40" s="80"/>
+      <c r="L40" s="80"/>
+      <c r="M40" s="80"/>
+      <c r="N40" s="80"/>
+      <c r="O40" s="82"/>
+      <c r="P40" s="84"/>
+      <c r="Q40" s="84"/>
+      <c r="R40" s="76"/>
+      <c r="S40" s="78"/>
+      <c r="T40" s="80"/>
+      <c r="U40" s="84"/>
+      <c r="V40" s="84"/>
+      <c r="W40" s="84"/>
+      <c r="X40" s="91"/>
+      <c r="Y40" s="91"/>
+      <c r="Z40" s="91"/>
+      <c r="AA40" s="91"/>
+      <c r="AB40" s="142"/>
+      <c r="AC40" s="157"/>
+      <c r="AD40" s="157"/>
+    </row>
+    <row r="41" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="143">
         <v>3</v>
       </c>
-      <c r="B41" s="114"/>
-[...62 lines deleted...]
-      <c r="A43" s="128">
+      <c r="B41" s="145"/>
+      <c r="C41" s="147"/>
+      <c r="D41" s="148"/>
+      <c r="E41" s="149"/>
+      <c r="F41" s="92"/>
+      <c r="G41" s="93"/>
+      <c r="H41" s="96"/>
+      <c r="I41" s="97"/>
+      <c r="J41" s="79"/>
+      <c r="K41" s="79"/>
+      <c r="L41" s="79"/>
+      <c r="M41" s="79"/>
+      <c r="N41" s="79"/>
+      <c r="O41" s="81"/>
+      <c r="P41" s="83"/>
+      <c r="Q41" s="83"/>
+      <c r="R41" s="75"/>
+      <c r="S41" s="77"/>
+      <c r="T41" s="79"/>
+      <c r="U41" s="83"/>
+      <c r="V41" s="83"/>
+      <c r="W41" s="83"/>
+      <c r="X41" s="90"/>
+      <c r="Y41" s="90"/>
+      <c r="Z41" s="90"/>
+      <c r="AA41" s="90"/>
+      <c r="AB41" s="141"/>
+      <c r="AC41" s="157"/>
+      <c r="AD41" s="157"/>
+    </row>
+    <row r="42" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="144"/>
+      <c r="B42" s="146"/>
+      <c r="C42" s="150"/>
+      <c r="D42" s="151"/>
+      <c r="E42" s="152"/>
+      <c r="F42" s="94"/>
+      <c r="G42" s="95"/>
+      <c r="H42" s="98"/>
+      <c r="I42" s="99"/>
+      <c r="J42" s="80"/>
+      <c r="K42" s="80"/>
+      <c r="L42" s="80"/>
+      <c r="M42" s="80"/>
+      <c r="N42" s="80"/>
+      <c r="O42" s="82"/>
+      <c r="P42" s="84"/>
+      <c r="Q42" s="84"/>
+      <c r="R42" s="76"/>
+      <c r="S42" s="78"/>
+      <c r="T42" s="80"/>
+      <c r="U42" s="84"/>
+      <c r="V42" s="84"/>
+      <c r="W42" s="84"/>
+      <c r="X42" s="91"/>
+      <c r="Y42" s="91"/>
+      <c r="Z42" s="91"/>
+      <c r="AA42" s="91"/>
+      <c r="AB42" s="142"/>
+      <c r="AC42" s="157"/>
+      <c r="AD42" s="157"/>
+    </row>
+    <row r="43" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="143">
         <v>4</v>
       </c>
-      <c r="B43" s="114"/>
-[...62 lines deleted...]
-      <c r="A45" s="128">
+      <c r="B43" s="145"/>
+      <c r="C43" s="147"/>
+      <c r="D43" s="148"/>
+      <c r="E43" s="149"/>
+      <c r="F43" s="92"/>
+      <c r="G43" s="93"/>
+      <c r="H43" s="96"/>
+      <c r="I43" s="97"/>
+      <c r="J43" s="79"/>
+      <c r="K43" s="79"/>
+      <c r="L43" s="79"/>
+      <c r="M43" s="79"/>
+      <c r="N43" s="79"/>
+      <c r="O43" s="81"/>
+      <c r="P43" s="83"/>
+      <c r="Q43" s="83"/>
+      <c r="R43" s="75"/>
+      <c r="S43" s="77"/>
+      <c r="T43" s="79"/>
+      <c r="U43" s="83"/>
+      <c r="V43" s="83"/>
+      <c r="W43" s="83"/>
+      <c r="X43" s="90"/>
+      <c r="Y43" s="90"/>
+      <c r="Z43" s="90"/>
+      <c r="AA43" s="90"/>
+      <c r="AB43" s="141"/>
+      <c r="AC43" s="157"/>
+      <c r="AD43" s="157"/>
+    </row>
+    <row r="44" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="144"/>
+      <c r="B44" s="146"/>
+      <c r="C44" s="150"/>
+      <c r="D44" s="151"/>
+      <c r="E44" s="152"/>
+      <c r="F44" s="94"/>
+      <c r="G44" s="95"/>
+      <c r="H44" s="98"/>
+      <c r="I44" s="99"/>
+      <c r="J44" s="80"/>
+      <c r="K44" s="80"/>
+      <c r="L44" s="80"/>
+      <c r="M44" s="80"/>
+      <c r="N44" s="80"/>
+      <c r="O44" s="82"/>
+      <c r="P44" s="84"/>
+      <c r="Q44" s="84"/>
+      <c r="R44" s="76"/>
+      <c r="S44" s="78"/>
+      <c r="T44" s="80"/>
+      <c r="U44" s="84"/>
+      <c r="V44" s="84"/>
+      <c r="W44" s="84"/>
+      <c r="X44" s="91"/>
+      <c r="Y44" s="91"/>
+      <c r="Z44" s="91"/>
+      <c r="AA44" s="91"/>
+      <c r="AB44" s="142"/>
+      <c r="AC44" s="157"/>
+      <c r="AD44" s="157"/>
+    </row>
+    <row r="45" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="143">
         <v>5</v>
       </c>
-      <c r="B45" s="114"/>
-[...62 lines deleted...]
-      <c r="A47" s="128">
+      <c r="B45" s="145"/>
+      <c r="C45" s="147"/>
+      <c r="D45" s="148"/>
+      <c r="E45" s="149"/>
+      <c r="F45" s="92"/>
+      <c r="G45" s="93"/>
+      <c r="H45" s="96"/>
+      <c r="I45" s="97"/>
+      <c r="J45" s="79"/>
+      <c r="K45" s="79"/>
+      <c r="L45" s="79"/>
+      <c r="M45" s="79"/>
+      <c r="N45" s="79"/>
+      <c r="O45" s="81"/>
+      <c r="P45" s="83"/>
+      <c r="Q45" s="83"/>
+      <c r="R45" s="75"/>
+      <c r="S45" s="77"/>
+      <c r="T45" s="79"/>
+      <c r="U45" s="83"/>
+      <c r="V45" s="83"/>
+      <c r="W45" s="83"/>
+      <c r="X45" s="90"/>
+      <c r="Y45" s="90"/>
+      <c r="Z45" s="90"/>
+      <c r="AA45" s="90"/>
+      <c r="AB45" s="141"/>
+      <c r="AC45" s="157"/>
+      <c r="AD45" s="157"/>
+    </row>
+    <row r="46" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="144"/>
+      <c r="B46" s="146"/>
+      <c r="C46" s="150"/>
+      <c r="D46" s="151"/>
+      <c r="E46" s="152"/>
+      <c r="F46" s="94"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="98"/>
+      <c r="I46" s="99"/>
+      <c r="J46" s="80"/>
+      <c r="K46" s="80"/>
+      <c r="L46" s="80"/>
+      <c r="M46" s="80"/>
+      <c r="N46" s="80"/>
+      <c r="O46" s="82"/>
+      <c r="P46" s="84"/>
+      <c r="Q46" s="84"/>
+      <c r="R46" s="76"/>
+      <c r="S46" s="78"/>
+      <c r="T46" s="80"/>
+      <c r="U46" s="84"/>
+      <c r="V46" s="84"/>
+      <c r="W46" s="84"/>
+      <c r="X46" s="91"/>
+      <c r="Y46" s="91"/>
+      <c r="Z46" s="91"/>
+      <c r="AA46" s="91"/>
+      <c r="AB46" s="142"/>
+      <c r="AC46" s="157"/>
+      <c r="AD46" s="157"/>
+    </row>
+    <row r="47" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="143">
         <v>6</v>
       </c>
-      <c r="B47" s="114"/>
-[...62 lines deleted...]
-      <c r="A49" s="128">
+      <c r="B47" s="145"/>
+      <c r="C47" s="147"/>
+      <c r="D47" s="148"/>
+      <c r="E47" s="149"/>
+      <c r="F47" s="92"/>
+      <c r="G47" s="93"/>
+      <c r="H47" s="96"/>
+      <c r="I47" s="97"/>
+      <c r="J47" s="79"/>
+      <c r="K47" s="79"/>
+      <c r="L47" s="79"/>
+      <c r="M47" s="79"/>
+      <c r="N47" s="79"/>
+      <c r="O47" s="81"/>
+      <c r="P47" s="83"/>
+      <c r="Q47" s="83"/>
+      <c r="R47" s="75"/>
+      <c r="S47" s="77"/>
+      <c r="T47" s="79"/>
+      <c r="U47" s="83"/>
+      <c r="V47" s="83"/>
+      <c r="W47" s="83"/>
+      <c r="X47" s="90"/>
+      <c r="Y47" s="90"/>
+      <c r="Z47" s="90"/>
+      <c r="AA47" s="90"/>
+      <c r="AB47" s="141"/>
+      <c r="AC47" s="157"/>
+      <c r="AD47" s="157"/>
+    </row>
+    <row r="48" spans="1:32" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="144"/>
+      <c r="B48" s="146"/>
+      <c r="C48" s="150"/>
+      <c r="D48" s="151"/>
+      <c r="E48" s="152"/>
+      <c r="F48" s="94"/>
+      <c r="G48" s="95"/>
+      <c r="H48" s="98"/>
+      <c r="I48" s="99"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="80"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="80"/>
+      <c r="N48" s="80"/>
+      <c r="O48" s="82"/>
+      <c r="P48" s="84"/>
+      <c r="Q48" s="84"/>
+      <c r="R48" s="76"/>
+      <c r="S48" s="78"/>
+      <c r="T48" s="80"/>
+      <c r="U48" s="84"/>
+      <c r="V48" s="84"/>
+      <c r="W48" s="84"/>
+      <c r="X48" s="91"/>
+      <c r="Y48" s="91"/>
+      <c r="Z48" s="91"/>
+      <c r="AA48" s="91"/>
+      <c r="AB48" s="142"/>
+      <c r="AC48" s="157"/>
+      <c r="AD48" s="157"/>
+    </row>
+    <row r="49" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="143">
         <v>7</v>
       </c>
-      <c r="B49" s="114"/>
-[...62 lines deleted...]
-      <c r="A51" s="128">
+      <c r="B49" s="145"/>
+      <c r="C49" s="147"/>
+      <c r="D49" s="148"/>
+      <c r="E49" s="149"/>
+      <c r="F49" s="92"/>
+      <c r="G49" s="93"/>
+      <c r="H49" s="96"/>
+      <c r="I49" s="97"/>
+      <c r="J49" s="79"/>
+      <c r="K49" s="79"/>
+      <c r="L49" s="79"/>
+      <c r="M49" s="79"/>
+      <c r="N49" s="79"/>
+      <c r="O49" s="81"/>
+      <c r="P49" s="83"/>
+      <c r="Q49" s="83"/>
+      <c r="R49" s="75"/>
+      <c r="S49" s="77"/>
+      <c r="T49" s="79"/>
+      <c r="U49" s="83"/>
+      <c r="V49" s="83"/>
+      <c r="W49" s="83"/>
+      <c r="X49" s="90"/>
+      <c r="Y49" s="90"/>
+      <c r="Z49" s="90"/>
+      <c r="AA49" s="90"/>
+      <c r="AB49" s="141"/>
+      <c r="AC49" s="157"/>
+      <c r="AD49" s="157"/>
+    </row>
+    <row r="50" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="144"/>
+      <c r="B50" s="146"/>
+      <c r="C50" s="150"/>
+      <c r="D50" s="151"/>
+      <c r="E50" s="152"/>
+      <c r="F50" s="94"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="98"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="80"/>
+      <c r="K50" s="80"/>
+      <c r="L50" s="80"/>
+      <c r="M50" s="80"/>
+      <c r="N50" s="80"/>
+      <c r="O50" s="82"/>
+      <c r="P50" s="84"/>
+      <c r="Q50" s="84"/>
+      <c r="R50" s="76"/>
+      <c r="S50" s="78"/>
+      <c r="T50" s="80"/>
+      <c r="U50" s="84"/>
+      <c r="V50" s="84"/>
+      <c r="W50" s="84"/>
+      <c r="X50" s="91"/>
+      <c r="Y50" s="91"/>
+      <c r="Z50" s="91"/>
+      <c r="AA50" s="91"/>
+      <c r="AB50" s="142"/>
+      <c r="AC50" s="157"/>
+      <c r="AD50" s="157"/>
+    </row>
+    <row r="51" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="143">
         <v>8</v>
       </c>
-      <c r="B51" s="114"/>
-[...62 lines deleted...]
-      <c r="A53" s="128">
+      <c r="B51" s="145"/>
+      <c r="C51" s="147"/>
+      <c r="D51" s="148"/>
+      <c r="E51" s="149"/>
+      <c r="F51" s="92"/>
+      <c r="G51" s="93"/>
+      <c r="H51" s="96"/>
+      <c r="I51" s="97"/>
+      <c r="J51" s="79"/>
+      <c r="K51" s="79"/>
+      <c r="L51" s="79"/>
+      <c r="M51" s="79"/>
+      <c r="N51" s="79"/>
+      <c r="O51" s="81"/>
+      <c r="P51" s="83"/>
+      <c r="Q51" s="83"/>
+      <c r="R51" s="75"/>
+      <c r="S51" s="77"/>
+      <c r="T51" s="79"/>
+      <c r="U51" s="83"/>
+      <c r="V51" s="83"/>
+      <c r="W51" s="83"/>
+      <c r="X51" s="90"/>
+      <c r="Y51" s="90"/>
+      <c r="Z51" s="90"/>
+      <c r="AA51" s="90"/>
+      <c r="AB51" s="141"/>
+      <c r="AC51" s="157"/>
+      <c r="AD51" s="157"/>
+    </row>
+    <row r="52" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="144"/>
+      <c r="B52" s="146"/>
+      <c r="C52" s="150"/>
+      <c r="D52" s="151"/>
+      <c r="E52" s="152"/>
+      <c r="F52" s="94"/>
+      <c r="G52" s="95"/>
+      <c r="H52" s="98"/>
+      <c r="I52" s="99"/>
+      <c r="J52" s="80"/>
+      <c r="K52" s="80"/>
+      <c r="L52" s="80"/>
+      <c r="M52" s="80"/>
+      <c r="N52" s="80"/>
+      <c r="O52" s="82"/>
+      <c r="P52" s="84"/>
+      <c r="Q52" s="84"/>
+      <c r="R52" s="76"/>
+      <c r="S52" s="78"/>
+      <c r="T52" s="80"/>
+      <c r="U52" s="84"/>
+      <c r="V52" s="84"/>
+      <c r="W52" s="84"/>
+      <c r="X52" s="91"/>
+      <c r="Y52" s="91"/>
+      <c r="Z52" s="91"/>
+      <c r="AA52" s="91"/>
+      <c r="AB52" s="142"/>
+      <c r="AC52" s="157"/>
+      <c r="AD52" s="157"/>
+    </row>
+    <row r="53" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="143">
         <v>9</v>
       </c>
-      <c r="B53" s="114"/>
-[...62 lines deleted...]
-      <c r="A55" s="128">
+      <c r="B53" s="145"/>
+      <c r="C53" s="147"/>
+      <c r="D53" s="148"/>
+      <c r="E53" s="149"/>
+      <c r="F53" s="92"/>
+      <c r="G53" s="93"/>
+      <c r="H53" s="96"/>
+      <c r="I53" s="97"/>
+      <c r="J53" s="79"/>
+      <c r="K53" s="79"/>
+      <c r="L53" s="79"/>
+      <c r="M53" s="79"/>
+      <c r="N53" s="79"/>
+      <c r="O53" s="81"/>
+      <c r="P53" s="83"/>
+      <c r="Q53" s="83"/>
+      <c r="R53" s="75"/>
+      <c r="S53" s="77"/>
+      <c r="T53" s="79"/>
+      <c r="U53" s="83"/>
+      <c r="V53" s="83"/>
+      <c r="W53" s="83"/>
+      <c r="X53" s="90"/>
+      <c r="Y53" s="90"/>
+      <c r="Z53" s="90"/>
+      <c r="AA53" s="90"/>
+      <c r="AB53" s="141"/>
+      <c r="AC53" s="157"/>
+      <c r="AD53" s="157"/>
+    </row>
+    <row r="54" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="144"/>
+      <c r="B54" s="146"/>
+      <c r="C54" s="150"/>
+      <c r="D54" s="151"/>
+      <c r="E54" s="152"/>
+      <c r="F54" s="94"/>
+      <c r="G54" s="95"/>
+      <c r="H54" s="98"/>
+      <c r="I54" s="99"/>
+      <c r="J54" s="80"/>
+      <c r="K54" s="80"/>
+      <c r="L54" s="80"/>
+      <c r="M54" s="80"/>
+      <c r="N54" s="80"/>
+      <c r="O54" s="82"/>
+      <c r="P54" s="84"/>
+      <c r="Q54" s="84"/>
+      <c r="R54" s="76"/>
+      <c r="S54" s="78"/>
+      <c r="T54" s="80"/>
+      <c r="U54" s="84"/>
+      <c r="V54" s="84"/>
+      <c r="W54" s="84"/>
+      <c r="X54" s="91"/>
+      <c r="Y54" s="91"/>
+      <c r="Z54" s="91"/>
+      <c r="AA54" s="91"/>
+      <c r="AB54" s="142"/>
+      <c r="AC54" s="157"/>
+      <c r="AD54" s="157"/>
+    </row>
+    <row r="55" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="143">
         <v>10</v>
       </c>
-      <c r="B55" s="114"/>
-[...62 lines deleted...]
-      <c r="A57" s="128">
+      <c r="B55" s="145"/>
+      <c r="C55" s="147"/>
+      <c r="D55" s="148"/>
+      <c r="E55" s="149"/>
+      <c r="F55" s="92"/>
+      <c r="G55" s="93"/>
+      <c r="H55" s="96"/>
+      <c r="I55" s="97"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="81"/>
+      <c r="P55" s="83"/>
+      <c r="Q55" s="83"/>
+      <c r="R55" s="75"/>
+      <c r="S55" s="77"/>
+      <c r="T55" s="79"/>
+      <c r="U55" s="83"/>
+      <c r="V55" s="83"/>
+      <c r="W55" s="83"/>
+      <c r="X55" s="90"/>
+      <c r="Y55" s="90"/>
+      <c r="Z55" s="90"/>
+      <c r="AA55" s="90"/>
+      <c r="AB55" s="141"/>
+      <c r="AC55" s="157"/>
+      <c r="AD55" s="157"/>
+    </row>
+    <row r="56" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="144"/>
+      <c r="B56" s="146"/>
+      <c r="C56" s="150"/>
+      <c r="D56" s="151"/>
+      <c r="E56" s="152"/>
+      <c r="F56" s="94"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="98"/>
+      <c r="I56" s="99"/>
+      <c r="J56" s="80"/>
+      <c r="K56" s="80"/>
+      <c r="L56" s="80"/>
+      <c r="M56" s="80"/>
+      <c r="N56" s="80"/>
+      <c r="O56" s="82"/>
+      <c r="P56" s="84"/>
+      <c r="Q56" s="84"/>
+      <c r="R56" s="76"/>
+      <c r="S56" s="78"/>
+      <c r="T56" s="80"/>
+      <c r="U56" s="84"/>
+      <c r="V56" s="84"/>
+      <c r="W56" s="84"/>
+      <c r="X56" s="91"/>
+      <c r="Y56" s="91"/>
+      <c r="Z56" s="91"/>
+      <c r="AA56" s="91"/>
+      <c r="AB56" s="142"/>
+      <c r="AC56" s="157"/>
+      <c r="AD56" s="157"/>
+    </row>
+    <row r="57" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="143">
         <v>11</v>
       </c>
-      <c r="B57" s="114"/>
-[...62 lines deleted...]
-      <c r="A59" s="128">
+      <c r="B57" s="145"/>
+      <c r="C57" s="147"/>
+      <c r="D57" s="148"/>
+      <c r="E57" s="149"/>
+      <c r="F57" s="92"/>
+      <c r="G57" s="93"/>
+      <c r="H57" s="96"/>
+      <c r="I57" s="97"/>
+      <c r="J57" s="79"/>
+      <c r="K57" s="79"/>
+      <c r="L57" s="79"/>
+      <c r="M57" s="79"/>
+      <c r="N57" s="79"/>
+      <c r="O57" s="81"/>
+      <c r="P57" s="83"/>
+      <c r="Q57" s="83"/>
+      <c r="R57" s="75"/>
+      <c r="S57" s="77"/>
+      <c r="T57" s="79"/>
+      <c r="U57" s="83"/>
+      <c r="V57" s="83"/>
+      <c r="W57" s="83"/>
+      <c r="X57" s="90"/>
+      <c r="Y57" s="90"/>
+      <c r="Z57" s="90"/>
+      <c r="AA57" s="90"/>
+      <c r="AB57" s="141"/>
+      <c r="AC57" s="157"/>
+      <c r="AD57" s="157"/>
+    </row>
+    <row r="58" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="144"/>
+      <c r="B58" s="146"/>
+      <c r="C58" s="150"/>
+      <c r="D58" s="151"/>
+      <c r="E58" s="152"/>
+      <c r="F58" s="94"/>
+      <c r="G58" s="95"/>
+      <c r="H58" s="98"/>
+      <c r="I58" s="99"/>
+      <c r="J58" s="80"/>
+      <c r="K58" s="80"/>
+      <c r="L58" s="80"/>
+      <c r="M58" s="80"/>
+      <c r="N58" s="80"/>
+      <c r="O58" s="82"/>
+      <c r="P58" s="84"/>
+      <c r="Q58" s="84"/>
+      <c r="R58" s="76"/>
+      <c r="S58" s="78"/>
+      <c r="T58" s="80"/>
+      <c r="U58" s="84"/>
+      <c r="V58" s="84"/>
+      <c r="W58" s="84"/>
+      <c r="X58" s="91"/>
+      <c r="Y58" s="91"/>
+      <c r="Z58" s="91"/>
+      <c r="AA58" s="91"/>
+      <c r="AB58" s="142"/>
+      <c r="AC58" s="157"/>
+      <c r="AD58" s="157"/>
+    </row>
+    <row r="59" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="143">
         <v>12</v>
       </c>
-      <c r="B59" s="114"/>
-[...62 lines deleted...]
-      <c r="A61" s="128">
+      <c r="B59" s="145"/>
+      <c r="C59" s="147"/>
+      <c r="D59" s="148"/>
+      <c r="E59" s="149"/>
+      <c r="F59" s="92"/>
+      <c r="G59" s="93"/>
+      <c r="H59" s="96"/>
+      <c r="I59" s="97"/>
+      <c r="J59" s="79"/>
+      <c r="K59" s="79"/>
+      <c r="L59" s="79"/>
+      <c r="M59" s="79"/>
+      <c r="N59" s="79"/>
+      <c r="O59" s="81"/>
+      <c r="P59" s="83"/>
+      <c r="Q59" s="83"/>
+      <c r="R59" s="75"/>
+      <c r="S59" s="77"/>
+      <c r="T59" s="79"/>
+      <c r="U59" s="83"/>
+      <c r="V59" s="83"/>
+      <c r="W59" s="83"/>
+      <c r="X59" s="90"/>
+      <c r="Y59" s="90"/>
+      <c r="Z59" s="90"/>
+      <c r="AA59" s="90"/>
+      <c r="AB59" s="141"/>
+      <c r="AC59" s="157"/>
+      <c r="AD59" s="157"/>
+    </row>
+    <row r="60" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="144"/>
+      <c r="B60" s="146"/>
+      <c r="C60" s="150"/>
+      <c r="D60" s="151"/>
+      <c r="E60" s="152"/>
+      <c r="F60" s="94"/>
+      <c r="G60" s="95"/>
+      <c r="H60" s="98"/>
+      <c r="I60" s="99"/>
+      <c r="J60" s="80"/>
+      <c r="K60" s="80"/>
+      <c r="L60" s="80"/>
+      <c r="M60" s="80"/>
+      <c r="N60" s="80"/>
+      <c r="O60" s="82"/>
+      <c r="P60" s="84"/>
+      <c r="Q60" s="84"/>
+      <c r="R60" s="76"/>
+      <c r="S60" s="78"/>
+      <c r="T60" s="80"/>
+      <c r="U60" s="84"/>
+      <c r="V60" s="84"/>
+      <c r="W60" s="84"/>
+      <c r="X60" s="91"/>
+      <c r="Y60" s="91"/>
+      <c r="Z60" s="91"/>
+      <c r="AA60" s="91"/>
+      <c r="AB60" s="142"/>
+      <c r="AC60" s="157"/>
+      <c r="AD60" s="157"/>
+    </row>
+    <row r="61" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="143">
         <v>13</v>
       </c>
-      <c r="B61" s="114"/>
-[...62 lines deleted...]
-      <c r="A63" s="128">
+      <c r="B61" s="145"/>
+      <c r="C61" s="147"/>
+      <c r="D61" s="148"/>
+      <c r="E61" s="149"/>
+      <c r="F61" s="92"/>
+      <c r="G61" s="93"/>
+      <c r="H61" s="96"/>
+      <c r="I61" s="97"/>
+      <c r="J61" s="79"/>
+      <c r="K61" s="79"/>
+      <c r="L61" s="79"/>
+      <c r="M61" s="79"/>
+      <c r="N61" s="79"/>
+      <c r="O61" s="81"/>
+      <c r="P61" s="83"/>
+      <c r="Q61" s="83"/>
+      <c r="R61" s="75"/>
+      <c r="S61" s="77"/>
+      <c r="T61" s="79"/>
+      <c r="U61" s="83"/>
+      <c r="V61" s="83"/>
+      <c r="W61" s="83"/>
+      <c r="X61" s="90"/>
+      <c r="Y61" s="90"/>
+      <c r="Z61" s="90"/>
+      <c r="AA61" s="90"/>
+      <c r="AB61" s="141"/>
+      <c r="AC61" s="157"/>
+      <c r="AD61" s="157"/>
+    </row>
+    <row r="62" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="144"/>
+      <c r="B62" s="146"/>
+      <c r="C62" s="150"/>
+      <c r="D62" s="151"/>
+      <c r="E62" s="152"/>
+      <c r="F62" s="94"/>
+      <c r="G62" s="95"/>
+      <c r="H62" s="98"/>
+      <c r="I62" s="99"/>
+      <c r="J62" s="80"/>
+      <c r="K62" s="80"/>
+      <c r="L62" s="80"/>
+      <c r="M62" s="80"/>
+      <c r="N62" s="80"/>
+      <c r="O62" s="82"/>
+      <c r="P62" s="84"/>
+      <c r="Q62" s="84"/>
+      <c r="R62" s="76"/>
+      <c r="S62" s="78"/>
+      <c r="T62" s="80"/>
+      <c r="U62" s="84"/>
+      <c r="V62" s="84"/>
+      <c r="W62" s="84"/>
+      <c r="X62" s="91"/>
+      <c r="Y62" s="91"/>
+      <c r="Z62" s="91"/>
+      <c r="AA62" s="91"/>
+      <c r="AB62" s="142"/>
+      <c r="AC62" s="157"/>
+      <c r="AD62" s="157"/>
+    </row>
+    <row r="63" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="143">
         <v>14</v>
       </c>
-      <c r="B63" s="114"/>
-[...62 lines deleted...]
-      <c r="A65" s="128">
+      <c r="B63" s="145"/>
+      <c r="C63" s="147"/>
+      <c r="D63" s="148"/>
+      <c r="E63" s="149"/>
+      <c r="F63" s="92"/>
+      <c r="G63" s="93"/>
+      <c r="H63" s="96"/>
+      <c r="I63" s="97"/>
+      <c r="J63" s="79"/>
+      <c r="K63" s="79"/>
+      <c r="L63" s="79"/>
+      <c r="M63" s="79"/>
+      <c r="N63" s="79"/>
+      <c r="O63" s="81"/>
+      <c r="P63" s="83"/>
+      <c r="Q63" s="83"/>
+      <c r="R63" s="75"/>
+      <c r="S63" s="77"/>
+      <c r="T63" s="79"/>
+      <c r="U63" s="83"/>
+      <c r="V63" s="83"/>
+      <c r="W63" s="83"/>
+      <c r="X63" s="90"/>
+      <c r="Y63" s="90"/>
+      <c r="Z63" s="90"/>
+      <c r="AA63" s="90"/>
+      <c r="AB63" s="141"/>
+      <c r="AC63" s="157"/>
+      <c r="AD63" s="157"/>
+    </row>
+    <row r="64" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="144"/>
+      <c r="B64" s="146"/>
+      <c r="C64" s="150"/>
+      <c r="D64" s="151"/>
+      <c r="E64" s="152"/>
+      <c r="F64" s="94"/>
+      <c r="G64" s="95"/>
+      <c r="H64" s="98"/>
+      <c r="I64" s="99"/>
+      <c r="J64" s="80"/>
+      <c r="K64" s="80"/>
+      <c r="L64" s="80"/>
+      <c r="M64" s="80"/>
+      <c r="N64" s="80"/>
+      <c r="O64" s="82"/>
+      <c r="P64" s="84"/>
+      <c r="Q64" s="84"/>
+      <c r="R64" s="76"/>
+      <c r="S64" s="78"/>
+      <c r="T64" s="80"/>
+      <c r="U64" s="84"/>
+      <c r="V64" s="84"/>
+      <c r="W64" s="84"/>
+      <c r="X64" s="91"/>
+      <c r="Y64" s="91"/>
+      <c r="Z64" s="91"/>
+      <c r="AA64" s="91"/>
+      <c r="AB64" s="142"/>
+      <c r="AC64" s="157"/>
+      <c r="AD64" s="157"/>
+    </row>
+    <row r="65" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="143">
         <v>15</v>
       </c>
-      <c r="B65" s="114"/>
-[...61 lines deleted...]
-    <row r="67" spans="1:30" ht="45.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B65" s="145"/>
+      <c r="C65" s="147"/>
+      <c r="D65" s="148"/>
+      <c r="E65" s="149"/>
+      <c r="F65" s="92"/>
+      <c r="G65" s="93"/>
+      <c r="H65" s="96"/>
+      <c r="I65" s="97"/>
+      <c r="J65" s="79"/>
+      <c r="K65" s="79"/>
+      <c r="L65" s="79"/>
+      <c r="M65" s="79"/>
+      <c r="N65" s="79"/>
+      <c r="O65" s="81"/>
+      <c r="P65" s="83"/>
+      <c r="Q65" s="83"/>
+      <c r="R65" s="75"/>
+      <c r="S65" s="77"/>
+      <c r="T65" s="79"/>
+      <c r="U65" s="83"/>
+      <c r="V65" s="83"/>
+      <c r="W65" s="83"/>
+      <c r="X65" s="90"/>
+      <c r="Y65" s="90"/>
+      <c r="Z65" s="90"/>
+      <c r="AA65" s="90"/>
+      <c r="AB65" s="141"/>
+      <c r="AC65" s="157"/>
+      <c r="AD65" s="157"/>
+    </row>
+    <row r="66" spans="1:30" s="72" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="144"/>
+      <c r="B66" s="146"/>
+      <c r="C66" s="150"/>
+      <c r="D66" s="151"/>
+      <c r="E66" s="152"/>
+      <c r="F66" s="94"/>
+      <c r="G66" s="95"/>
+      <c r="H66" s="98"/>
+      <c r="I66" s="99"/>
+      <c r="J66" s="80"/>
+      <c r="K66" s="80"/>
+      <c r="L66" s="80"/>
+      <c r="M66" s="80"/>
+      <c r="N66" s="80"/>
+      <c r="O66" s="82"/>
+      <c r="P66" s="84"/>
+      <c r="Q66" s="84"/>
+      <c r="R66" s="76"/>
+      <c r="S66" s="78"/>
+      <c r="T66" s="80"/>
+      <c r="U66" s="84"/>
+      <c r="V66" s="84"/>
+      <c r="W66" s="84"/>
+      <c r="X66" s="91"/>
+      <c r="Y66" s="91"/>
+      <c r="Z66" s="91"/>
+      <c r="AA66" s="91"/>
+      <c r="AB66" s="142"/>
+      <c r="AC66" s="157"/>
+      <c r="AD66" s="157"/>
+    </row>
+    <row r="67" spans="1:30" ht="45.2" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AC67" s="73"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="474">
-    <mergeCell ref="R65:R66"/>
-[...12 lines deleted...]
-    <mergeCell ref="Q65:Q66"/>
+    <mergeCell ref="H33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="O33:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="U33:W34"/>
+    <mergeCell ref="X33:X34"/>
+    <mergeCell ref="Y33:Y34"/>
+    <mergeCell ref="Z33:Z34"/>
+    <mergeCell ref="AA33:AB33"/>
+    <mergeCell ref="P33:T33"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="B25:C26"/>
+    <mergeCell ref="B22:C23"/>
+    <mergeCell ref="B20:C21"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="B12:C13"/>
+    <mergeCell ref="A1:V1"/>
+    <mergeCell ref="O59:O60"/>
+    <mergeCell ref="P59:P60"/>
+    <mergeCell ref="Q59:Q60"/>
+    <mergeCell ref="O61:O62"/>
+    <mergeCell ref="P61:P62"/>
+    <mergeCell ref="Q61:Q62"/>
+    <mergeCell ref="O63:O64"/>
+    <mergeCell ref="P63:P64"/>
+    <mergeCell ref="Q63:Q64"/>
+    <mergeCell ref="Q53:Q54"/>
+    <mergeCell ref="O55:O56"/>
+    <mergeCell ref="P55:P56"/>
+    <mergeCell ref="Q55:Q56"/>
+    <mergeCell ref="O57:O58"/>
+    <mergeCell ref="P57:P58"/>
+    <mergeCell ref="Q57:Q58"/>
+    <mergeCell ref="O43:O44"/>
+    <mergeCell ref="P43:P44"/>
+    <mergeCell ref="Q43:Q44"/>
+    <mergeCell ref="O45:O46"/>
+    <mergeCell ref="F63:G64"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="AC34:AD34"/>
+    <mergeCell ref="AA37:AA38"/>
+    <mergeCell ref="AA41:AA42"/>
+    <mergeCell ref="C37:E38"/>
+    <mergeCell ref="AA61:AA62"/>
+    <mergeCell ref="AC63:AC64"/>
+    <mergeCell ref="AC65:AC66"/>
+    <mergeCell ref="AD37:AD38"/>
+    <mergeCell ref="AD39:AD40"/>
+    <mergeCell ref="AD41:AD42"/>
+    <mergeCell ref="AD43:AD44"/>
+    <mergeCell ref="AD45:AD46"/>
+    <mergeCell ref="AD47:AD48"/>
+    <mergeCell ref="AD49:AD50"/>
+    <mergeCell ref="AD51:AD52"/>
+    <mergeCell ref="AD53:AD54"/>
+    <mergeCell ref="AD55:AD56"/>
+    <mergeCell ref="AD57:AD58"/>
+    <mergeCell ref="AD59:AD60"/>
+    <mergeCell ref="AD61:AD62"/>
+    <mergeCell ref="F65:G66"/>
+    <mergeCell ref="O47:O48"/>
+    <mergeCell ref="P47:P48"/>
+    <mergeCell ref="Q47:Q48"/>
+    <mergeCell ref="J41:J42"/>
+    <mergeCell ref="J43:J44"/>
+    <mergeCell ref="J47:J48"/>
+    <mergeCell ref="Q41:Q42"/>
+    <mergeCell ref="J53:J54"/>
+    <mergeCell ref="J63:J64"/>
+    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="N41:N42"/>
+    <mergeCell ref="K47:K48"/>
+    <mergeCell ref="L47:L48"/>
+    <mergeCell ref="O53:O54"/>
+    <mergeCell ref="J51:J52"/>
+    <mergeCell ref="J61:J62"/>
+    <mergeCell ref="M47:M48"/>
+    <mergeCell ref="N47:N48"/>
+    <mergeCell ref="K53:K54"/>
+    <mergeCell ref="L53:L54"/>
+    <mergeCell ref="M53:M54"/>
+    <mergeCell ref="N53:N54"/>
+    <mergeCell ref="N55:N56"/>
+    <mergeCell ref="AD63:AD64"/>
+    <mergeCell ref="AD65:AD66"/>
+    <mergeCell ref="AC53:AC54"/>
+    <mergeCell ref="AC55:AC56"/>
+    <mergeCell ref="AC57:AC58"/>
+    <mergeCell ref="AC59:AC60"/>
+    <mergeCell ref="AC61:AC62"/>
+    <mergeCell ref="AC49:AC50"/>
+    <mergeCell ref="AC51:AC52"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="A41:A42"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="H39:I40"/>
+    <mergeCell ref="H41:I42"/>
+    <mergeCell ref="F41:G42"/>
+    <mergeCell ref="C39:E40"/>
+    <mergeCell ref="C41:E42"/>
+    <mergeCell ref="F35:G36"/>
+    <mergeCell ref="F37:G38"/>
+    <mergeCell ref="C35:E36"/>
+    <mergeCell ref="F39:G40"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="H35:I36"/>
+    <mergeCell ref="H37:I38"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:E34"/>
+    <mergeCell ref="F33:G34"/>
+    <mergeCell ref="A59:A60"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="C47:E48"/>
+    <mergeCell ref="P53:P54"/>
+    <mergeCell ref="R41:R42"/>
+    <mergeCell ref="R43:R44"/>
+    <mergeCell ref="F43:G44"/>
+    <mergeCell ref="F45:G46"/>
+    <mergeCell ref="F47:G48"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="R51:R52"/>
+    <mergeCell ref="R53:R54"/>
+    <mergeCell ref="R55:R56"/>
+    <mergeCell ref="R57:R58"/>
+    <mergeCell ref="R59:R60"/>
+    <mergeCell ref="C51:E52"/>
+    <mergeCell ref="C53:E54"/>
+    <mergeCell ref="F59:G60"/>
+    <mergeCell ref="H49:I50"/>
+    <mergeCell ref="H51:I52"/>
+    <mergeCell ref="H53:I54"/>
+    <mergeCell ref="H43:I44"/>
+    <mergeCell ref="H45:I46"/>
+    <mergeCell ref="AD35:AD36"/>
+    <mergeCell ref="AC37:AC38"/>
+    <mergeCell ref="AC39:AC40"/>
+    <mergeCell ref="AC41:AC42"/>
+    <mergeCell ref="AC43:AC44"/>
+    <mergeCell ref="AC45:AC46"/>
+    <mergeCell ref="AC35:AC36"/>
+    <mergeCell ref="AC47:AC48"/>
+    <mergeCell ref="X53:X54"/>
+    <mergeCell ref="X51:X52"/>
+    <mergeCell ref="X49:X50"/>
+    <mergeCell ref="Y49:Y50"/>
+    <mergeCell ref="Z49:Z50"/>
+    <mergeCell ref="Y53:Y54"/>
+    <mergeCell ref="O49:O50"/>
+    <mergeCell ref="P49:P50"/>
+    <mergeCell ref="Q49:Q50"/>
+    <mergeCell ref="O51:O52"/>
+    <mergeCell ref="P51:P52"/>
+    <mergeCell ref="Q51:Q52"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="Z41:Z42"/>
+    <mergeCell ref="AA39:AA40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="X43:X44"/>
+    <mergeCell ref="Z47:Z48"/>
+    <mergeCell ref="X47:X48"/>
+    <mergeCell ref="Z43:Z44"/>
+    <mergeCell ref="P45:P46"/>
+    <mergeCell ref="Q45:Q46"/>
+    <mergeCell ref="U37:U38"/>
+    <mergeCell ref="Y37:Y38"/>
+    <mergeCell ref="R45:R46"/>
+    <mergeCell ref="R47:R48"/>
+    <mergeCell ref="C43:E44"/>
+    <mergeCell ref="C45:E46"/>
+    <mergeCell ref="U45:U46"/>
+    <mergeCell ref="K39:K40"/>
+    <mergeCell ref="T39:T40"/>
+    <mergeCell ref="Y57:Y58"/>
+    <mergeCell ref="A61:A62"/>
+    <mergeCell ref="A49:A50"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C55:E56"/>
+    <mergeCell ref="C57:E58"/>
+    <mergeCell ref="J57:J58"/>
+    <mergeCell ref="J59:J60"/>
+    <mergeCell ref="C59:E60"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="C49:E50"/>
+    <mergeCell ref="F49:G50"/>
+    <mergeCell ref="F51:G52"/>
+    <mergeCell ref="F53:G54"/>
+    <mergeCell ref="F55:G56"/>
+    <mergeCell ref="F57:G58"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="B61:B62"/>
+    <mergeCell ref="Y61:Y62"/>
+    <mergeCell ref="Y51:Y52"/>
+    <mergeCell ref="Y43:Y44"/>
+    <mergeCell ref="X45:X46"/>
+    <mergeCell ref="Y45:Y46"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="B65:B66"/>
+    <mergeCell ref="X65:X66"/>
+    <mergeCell ref="Y65:Y66"/>
+    <mergeCell ref="H55:I56"/>
+    <mergeCell ref="H57:I58"/>
+    <mergeCell ref="H59:I60"/>
+    <mergeCell ref="H61:I62"/>
+    <mergeCell ref="H63:I64"/>
+    <mergeCell ref="H65:I66"/>
+    <mergeCell ref="C61:E62"/>
+    <mergeCell ref="C63:E64"/>
+    <mergeCell ref="C65:E66"/>
+    <mergeCell ref="A63:A64"/>
+    <mergeCell ref="B63:B64"/>
+    <mergeCell ref="J65:J66"/>
+    <mergeCell ref="A55:A56"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="Y63:Y64"/>
+    <mergeCell ref="X57:X58"/>
+    <mergeCell ref="AB65:AB66"/>
+    <mergeCell ref="AB51:AB52"/>
+    <mergeCell ref="AB53:AB54"/>
+    <mergeCell ref="AB55:AB56"/>
+    <mergeCell ref="AB57:AB58"/>
+    <mergeCell ref="AB59:AB60"/>
+    <mergeCell ref="AB41:AB42"/>
+    <mergeCell ref="AB43:AB44"/>
+    <mergeCell ref="AB45:AB46"/>
+    <mergeCell ref="AB47:AB48"/>
+    <mergeCell ref="AB49:AB50"/>
+    <mergeCell ref="X63:X64"/>
+    <mergeCell ref="X55:X56"/>
+    <mergeCell ref="Z53:Z54"/>
+    <mergeCell ref="AA63:AA64"/>
+    <mergeCell ref="AA47:AA48"/>
+    <mergeCell ref="AA43:AA44"/>
+    <mergeCell ref="AA49:AA50"/>
+    <mergeCell ref="AA51:AA52"/>
+    <mergeCell ref="AA53:AA54"/>
+    <mergeCell ref="Z61:Z62"/>
+    <mergeCell ref="Z51:Z52"/>
+    <mergeCell ref="Z57:Z58"/>
+    <mergeCell ref="AB35:AB36"/>
+    <mergeCell ref="AB37:AB38"/>
+    <mergeCell ref="AB39:AB40"/>
+    <mergeCell ref="Z55:Z56"/>
+    <mergeCell ref="AA45:AA46"/>
+    <mergeCell ref="Z37:Z38"/>
+    <mergeCell ref="AA65:AA66"/>
+    <mergeCell ref="AB61:AB62"/>
+    <mergeCell ref="AA55:AA56"/>
+    <mergeCell ref="AA57:AA58"/>
+    <mergeCell ref="AB63:AB64"/>
+    <mergeCell ref="Z35:Z36"/>
+    <mergeCell ref="AA59:AA60"/>
+    <mergeCell ref="Z39:Z40"/>
+    <mergeCell ref="Z45:Z46"/>
+    <mergeCell ref="Z65:Z66"/>
+    <mergeCell ref="Z63:Z64"/>
+    <mergeCell ref="Z59:Z60"/>
+    <mergeCell ref="B3:I3"/>
+    <mergeCell ref="B17:C17"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="A31:I31"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="A32:AB32"/>
+    <mergeCell ref="D15:I15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D29:I29"/>
+    <mergeCell ref="D4:I4"/>
+    <mergeCell ref="D10:I10"/>
+    <mergeCell ref="D9:I9"/>
+    <mergeCell ref="D8:I8"/>
+    <mergeCell ref="D7:I7"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D17:I17"/>
+    <mergeCell ref="D16:I16"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="J37:J38"/>
+    <mergeCell ref="V37:V38"/>
+    <mergeCell ref="W37:W38"/>
+    <mergeCell ref="V35:V36"/>
+    <mergeCell ref="W35:W36"/>
+    <mergeCell ref="O37:O38"/>
+    <mergeCell ref="P37:P38"/>
+    <mergeCell ref="Q37:Q38"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="O35:O36"/>
+    <mergeCell ref="P35:P36"/>
+    <mergeCell ref="Q35:Q36"/>
+    <mergeCell ref="R35:R36"/>
+    <mergeCell ref="U35:U36"/>
+    <mergeCell ref="B24:C24"/>
+    <mergeCell ref="K33:N33"/>
+    <mergeCell ref="T35:T36"/>
+    <mergeCell ref="S35:S36"/>
+    <mergeCell ref="T37:T38"/>
+    <mergeCell ref="F61:G62"/>
+    <mergeCell ref="H47:I48"/>
+    <mergeCell ref="AA35:AA36"/>
+    <mergeCell ref="U47:U48"/>
+    <mergeCell ref="V47:V48"/>
+    <mergeCell ref="W47:W48"/>
+    <mergeCell ref="U49:U50"/>
+    <mergeCell ref="V49:V50"/>
+    <mergeCell ref="W49:W50"/>
+    <mergeCell ref="U39:U40"/>
+    <mergeCell ref="V39:V40"/>
+    <mergeCell ref="W39:W40"/>
+    <mergeCell ref="U41:U42"/>
+    <mergeCell ref="V41:V42"/>
+    <mergeCell ref="W41:W42"/>
+    <mergeCell ref="U43:U44"/>
+    <mergeCell ref="U55:U56"/>
+    <mergeCell ref="U53:U54"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="Y47:Y48"/>
+    <mergeCell ref="X61:X62"/>
+    <mergeCell ref="X59:X60"/>
+    <mergeCell ref="Y59:Y60"/>
+    <mergeCell ref="U51:U52"/>
+    <mergeCell ref="V51:V52"/>
+    <mergeCell ref="W51:W52"/>
+    <mergeCell ref="V53:V54"/>
+    <mergeCell ref="V55:V56"/>
+    <mergeCell ref="W55:W56"/>
+    <mergeCell ref="Y35:Y36"/>
+    <mergeCell ref="X35:X36"/>
+    <mergeCell ref="X37:X38"/>
+    <mergeCell ref="W53:W54"/>
+    <mergeCell ref="V45:V46"/>
+    <mergeCell ref="W45:W46"/>
+    <mergeCell ref="V43:V44"/>
+    <mergeCell ref="W43:W44"/>
+    <mergeCell ref="X39:X40"/>
+    <mergeCell ref="Y39:Y40"/>
+    <mergeCell ref="X41:X42"/>
+    <mergeCell ref="Y41:Y42"/>
+    <mergeCell ref="Y55:Y56"/>
+    <mergeCell ref="U63:U64"/>
+    <mergeCell ref="V63:V64"/>
+    <mergeCell ref="W63:W64"/>
+    <mergeCell ref="U65:U66"/>
+    <mergeCell ref="V65:V66"/>
+    <mergeCell ref="W65:W66"/>
+    <mergeCell ref="U57:U58"/>
+    <mergeCell ref="V57:V58"/>
+    <mergeCell ref="W57:W58"/>
+    <mergeCell ref="U59:U60"/>
+    <mergeCell ref="V59:V60"/>
+    <mergeCell ref="W59:W60"/>
+    <mergeCell ref="U61:U62"/>
+    <mergeCell ref="V61:V62"/>
+    <mergeCell ref="W61:W62"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="N37:N38"/>
+    <mergeCell ref="L37:L38"/>
+    <mergeCell ref="K37:K38"/>
+    <mergeCell ref="R37:R38"/>
+    <mergeCell ref="S37:S38"/>
+    <mergeCell ref="S39:S40"/>
+    <mergeCell ref="R39:R40"/>
+    <mergeCell ref="L39:L40"/>
+    <mergeCell ref="O39:O40"/>
+    <mergeCell ref="P39:P40"/>
+    <mergeCell ref="Q39:Q40"/>
+    <mergeCell ref="M39:M40"/>
+    <mergeCell ref="N39:N40"/>
+    <mergeCell ref="T41:T42"/>
+    <mergeCell ref="K43:K44"/>
+    <mergeCell ref="L43:L44"/>
+    <mergeCell ref="M43:M44"/>
+    <mergeCell ref="N43:N44"/>
+    <mergeCell ref="T43:T44"/>
+    <mergeCell ref="K45:K46"/>
+    <mergeCell ref="L45:L46"/>
+    <mergeCell ref="M45:M46"/>
+    <mergeCell ref="N45:N46"/>
+    <mergeCell ref="T45:T46"/>
+    <mergeCell ref="S41:S42"/>
+    <mergeCell ref="S43:S44"/>
+    <mergeCell ref="S45:S46"/>
+    <mergeCell ref="O41:O42"/>
+    <mergeCell ref="P41:P42"/>
+    <mergeCell ref="T55:T56"/>
+    <mergeCell ref="S53:S54"/>
+    <mergeCell ref="S55:S56"/>
+    <mergeCell ref="M57:M58"/>
+    <mergeCell ref="N57:N58"/>
+    <mergeCell ref="T57:T58"/>
+    <mergeCell ref="T47:T48"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="L49:L50"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="T49:T50"/>
+    <mergeCell ref="K51:K52"/>
+    <mergeCell ref="L51:L52"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="N51:N52"/>
+    <mergeCell ref="T51:T52"/>
+    <mergeCell ref="S47:S48"/>
+    <mergeCell ref="S49:S50"/>
+    <mergeCell ref="S51:S52"/>
+    <mergeCell ref="R49:R50"/>
     <mergeCell ref="T59:T60"/>
     <mergeCell ref="S57:S58"/>
     <mergeCell ref="S59:S60"/>
     <mergeCell ref="D28:I28"/>
     <mergeCell ref="K65:K66"/>
     <mergeCell ref="L65:L66"/>
     <mergeCell ref="M65:M66"/>
     <mergeCell ref="N65:N66"/>
     <mergeCell ref="T65:T66"/>
     <mergeCell ref="K61:K62"/>
     <mergeCell ref="L61:L62"/>
     <mergeCell ref="M61:M62"/>
     <mergeCell ref="N61:N62"/>
     <mergeCell ref="T61:T62"/>
     <mergeCell ref="K63:K64"/>
     <mergeCell ref="L63:L64"/>
     <mergeCell ref="M63:M64"/>
     <mergeCell ref="N63:N64"/>
     <mergeCell ref="T63:T64"/>
     <mergeCell ref="R63:R64"/>
     <mergeCell ref="T53:T54"/>
     <mergeCell ref="K55:K56"/>
     <mergeCell ref="L55:L56"/>
     <mergeCell ref="M55:M56"/>
-    <mergeCell ref="T55:T56"/>
-[...434 lines deleted...]
-    <mergeCell ref="P33:T33"/>
+    <mergeCell ref="R65:R66"/>
+    <mergeCell ref="S61:S62"/>
+    <mergeCell ref="S63:S64"/>
+    <mergeCell ref="S65:S66"/>
+    <mergeCell ref="R61:R62"/>
+    <mergeCell ref="K57:K58"/>
+    <mergeCell ref="L57:L58"/>
+    <mergeCell ref="K59:K60"/>
+    <mergeCell ref="L59:L60"/>
+    <mergeCell ref="M59:M60"/>
+    <mergeCell ref="N59:N60"/>
+    <mergeCell ref="O65:O66"/>
+    <mergeCell ref="P65:P66"/>
+    <mergeCell ref="Q65:Q66"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations xWindow="600" yWindow="753" count="13">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" sqref="D6" xr:uid="{165AEAC6-D92D-411A-BAE9-BE72EA094990}">
       <formula1>"日本能率協会法人会員,会員外"</formula1>
     </dataValidation>
     <dataValidation type="textLength" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="半角70文字まで" sqref="D4 D29" xr:uid="{C53B44A6-8B19-46B1-83C5-B29983972CF0}">
       <formula1>0</formula1>
       <formula2>70</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角25文字まで" sqref="S37:S66 D15:I15" xr:uid="{72A9FA6E-FBAD-44B5-ACA8-EDFFCCEDF408}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角50文字まで" sqref="D7:I7" xr:uid="{F312FBBE-712A-4681-B2BE-E189C28C1A1A}">
       <formula1>0</formula1>
       <formula2>50</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角30文字まで" sqref="D9:I9 D16:I16" xr:uid="{ED3DBFA8-7650-4504-A502-1B837BABF594}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="textLength" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角30字まで" sqref="H37:J66 K39:L66 L37 K37:K38" xr:uid="{00000000-0002-0000-0000-00000F000000}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="custom" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="カタカナで入力してください" error="フリガナは必ずカタカナで入力してください。" prompt="全角50文字まで" sqref="D8:I8" xr:uid="{62AEFFD4-B8A9-44B7-A6F5-8FFD2B86AF0C}">
       <formula1>AND(D8=PHONETIC(D8),LEN(D8)*2=LENB(D8))</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U35:W35" xr:uid="{370B79F7-EC6C-41A3-ADCE-648E6ECCECFA}"/>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U37:W66 D13:E13 D22:F23 O37:Q64 O65:P66" xr:uid="{994FE582-9533-46E1-8678-5891D48B2EFA}"/>
     <dataValidation type="custom" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角25文字まで" sqref="D21:E21" xr:uid="{EE3A6602-B012-406A-B64A-B50BEF2FABE9}">
       <formula1>AND(D21=PHONETIC(D21),LEN(D21)*2=LENB(D21))</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" sqref="C37:E66" xr:uid="{3AAC8D2A-6FBD-4CCB-B6AF-DD686FA0A386}">
       <formula1>INDIRECT(B37)</formula1>
     </dataValidation>
     <dataValidation type="textLength" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角30文字まで" sqref="T37:T66 D19:E19" xr:uid="{A85E40EF-C820-48D4-BD6A-95025C86B6E7}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="textLength" imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="全角25字まで" sqref="M37:N66" xr:uid="{2FE444B3-4F48-421D-9FC3-97FA002C43FE}">
       <formula1>0</formula1>
       <formula2>25</formula2>
     </dataValidation>
   </dataValidations>
+  <hyperlinks>
+    <hyperlink ref="O35" r:id="rId1" xr:uid="{62EE5E54-4245-4F10-8612-83FDC63D3F8D}"/>
+  </hyperlinks>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;A&amp;R&amp;D</oddHeader>
     <oddFooter>&amp;C&amp;P/&amp;Nページ&amp;R一般社団法人日本能率協会</oddFooter>
   </headerFooter>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="600" yWindow="753" count="13">
         <x14:dataValidation type="list" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{00000000-0002-0000-0000-000011000000}">
           <x14:formula1>
             <xm:f>申込責任者!$E$1:$E$47</xm:f>
           </x14:formula1>
           <xm:sqref>D14 R41 R37 R43 R45 R47 R49 R51 R53 R55 R57 R59 R61 R63 R39 R65</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{00000000-0002-0000-0000-000012000000}">
           <x14:formula1>
             <xm:f>申込責任者!$B$2:$B$3</xm:f>
           </x14:formula1>
           <xm:sqref>D24</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{00000000-0002-0000-0000-00001C000000}">
           <x14:formula1>
             <xm:f>申込責任者!$O$1:$O$7</xm:f>
           </x14:formula1>
           <xm:sqref>D27:E27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C14AB3F5-B90B-4ACC-A9E8-EAAE06FBB6F0}">
           <x14:formula1>
             <xm:f>IF($B39=申込コース!$B$24,申込責任者!$J$1:$J$6,申込責任者!$J$1:$J$7)</xm:f>
           </x14:formula1>
@@ -6763,1054 +6797,1029 @@
           <x14:formula1>
             <xm:f>申込責任者!$P$2:$P$3</xm:f>
           </x14:formula1>
           <xm:sqref>D26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{1B8ACABE-83D1-4E40-B665-0CB87F007CB2}">
           <x14:formula1>
             <xm:f>申込責任者!$Q$2:$Q$13</xm:f>
           </x14:formula1>
           <xm:sqref>E26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{65D97C52-799D-48FF-9FB8-1207A4155AEB}">
           <x14:formula1>
             <xm:f>申込責任者!$R$2:$R$32</xm:f>
           </x14:formula1>
           <xm:sqref>F26</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{A45548B3-DEE6-480A-85F5-1522EE8C0CC4}">
           <x14:formula1>
             <xm:f>IF($B37=申込コース!$B$24,申込責任者!$J$1:$J$6,申込責任者!$J$1:$J$7)</xm:f>
           </x14:formula1>
           <xm:sqref>Z37:Z38</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="プルダウンから選択してください。" xr:uid="{F9AB01E4-88B2-482D-8F9D-1D4EBD29C5BC}">
           <x14:formula1>
-            <xm:f>申込コース!$A$1:$A$10</xm:f>
+            <xm:f>申込コース!$A$1:$A$9</xm:f>
           </x14:formula1>
           <xm:sqref>B37:B66</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet4"/>
-  <dimension ref="A1:C55"/>
+  <dimension ref="A1:C54"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.875" defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="50.6328125" customWidth="1"/>
-    <col min="2" max="2" width="59.453125" style="11" customWidth="1"/>
+    <col min="1" max="1" width="50.625" customWidth="1"/>
+    <col min="2" max="2" width="59.5" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A1" s="10"/>
       <c r="B1" s="10" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A2" s="10" t="s">
         <v>113</v>
       </c>
       <c r="B2" s="10"/>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>114</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A4" s="12" t="s">
         <v>121</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A5" s="10" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A6" s="10" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A7" s="10" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A8" s="10" t="s">
-        <v>148</v>
+        <v>123</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.15">
       <c r="A9" s="10" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="B9" s="11" t="s">
-        <v>166</v>
-[...10 lines deleted...]
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.15">
       <c r="B12" s="12" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="13.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.15">
       <c r="B13" s="12"/>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.15">
       <c r="B14" s="11" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="15" x14ac:dyDescent="0.15">
+      <c r="A15" s="13"/>
       <c r="B15" s="11" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="15.5" x14ac:dyDescent="0.2">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="15" x14ac:dyDescent="0.15">
       <c r="A16" s="13"/>
     </row>
-    <row r="17" spans="1:3" ht="15.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3" ht="15" x14ac:dyDescent="0.15">
       <c r="A17" s="13"/>
       <c r="B17" s="10" t="s">
         <v>121</v>
       </c>
       <c r="C17" s="11"/>
     </row>
-    <row r="18" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="13"/>
       <c r="B18" s="10"/>
     </row>
-    <row r="19" spans="1:3" ht="15.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:3" ht="15" x14ac:dyDescent="0.15">
       <c r="A19" s="13"/>
       <c r="B19" s="11" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" ht="15.5" x14ac:dyDescent="0.2">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" x14ac:dyDescent="0.15">
       <c r="A20" s="13"/>
       <c r="B20" s="11" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="15.5" x14ac:dyDescent="0.2">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" x14ac:dyDescent="0.15">
       <c r="A21" s="13"/>
       <c r="B21" s="11" t="s">
-        <v>153</v>
-[...3 lines deleted...]
-      <c r="A22" s="13"/>
+        <v>167</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.15">
       <c r="B22" s="11" t="s">
-        <v>154</v>
-[...12 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B23" s="11" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.15">
+      <c r="B25" s="10"/>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.15">
       <c r="B30" s="10" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:3" x14ac:dyDescent="0.15">
       <c r="B32" s="11" t="s">
-        <v>151</v>
-[...7 lines deleted...]
-    <row r="35" spans="2:2" x14ac:dyDescent="0.2">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="35" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B35" s="10" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="37" spans="2:2" x14ac:dyDescent="0.2">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="37" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B37" s="11" t="s">
-        <v>154</v>
-[...7 lines deleted...]
-    <row r="40" spans="2:2" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B40" s="10" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="42" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="42" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="11" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="43" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="43" spans="2:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="11" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="45" spans="2:2" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B45" s="10" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="46" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="46" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B46" s="10"/>
     </row>
-    <row r="47" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="47" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B47" s="11" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:2" x14ac:dyDescent="0.2">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="48" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B48" s="11" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="49" spans="2:2" x14ac:dyDescent="0.2">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="49" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B49" s="11" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="50" spans="2:2" x14ac:dyDescent="0.2">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="50" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B50" s="11" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="52" spans="2:2" x14ac:dyDescent="0.2">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B52" s="10" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="54" spans="2:2" x14ac:dyDescent="0.2">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="54" spans="2:2" x14ac:dyDescent="0.15">
       <c r="B54" s="11" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-        <v>160</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:T47"/>
   <sheetViews>
     <sheetView topLeftCell="G1" workbookViewId="0">
       <selection activeCell="O11" sqref="O11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="17.5" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="18.75" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="14" width="9" style="2"/>
-    <col min="15" max="15" width="12.54296875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="12.5" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:20" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="2:20" s="3" customFormat="1" x14ac:dyDescent="0.15">
       <c r="D1" s="2">
         <v>1</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="2"/>
       <c r="G1" s="2" t="s">
         <v>76</v>
       </c>
       <c r="H1" s="2">
         <v>18</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>82</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>84</v>
       </c>
       <c r="K1" s="2">
         <f ca="1">YEAR(TODAY())+1</f>
         <v>2027</v>
       </c>
       <c r="L1" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:20" x14ac:dyDescent="0.15">
       <c r="B2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="2">
         <v>2</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H2" s="2">
         <v>19</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>83</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>85</v>
       </c>
       <c r="K2" s="2">
         <f ca="1">YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="L2" s="2">
         <v>2</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>94</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>95</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>100</v>
       </c>
       <c r="P2" s="2">
         <f ca="1">YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="Q2" s="2">
         <v>1</v>
       </c>
       <c r="R2" s="2">
         <v>1</v>
       </c>
       <c r="S2" s="14" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="T2" s="14" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:20" x14ac:dyDescent="0.2">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="3" spans="2:20" x14ac:dyDescent="0.15">
       <c r="B3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="2">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>78</v>
       </c>
       <c r="H3" s="2">
         <v>20</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>86</v>
       </c>
       <c r="K3" s="2">
         <f ca="1">YEAR(TODAY())-1</f>
         <v>2025</v>
       </c>
       <c r="L3" s="2">
         <v>3</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>96</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>101</v>
       </c>
       <c r="P3" s="2">
         <f ca="1">YEAR(TODAY())+1</f>
         <v>2027</v>
       </c>
       <c r="Q3" s="2">
         <v>2</v>
       </c>
       <c r="R3" s="2">
         <v>2</v>
       </c>
       <c r="S3" s="14" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="T3" s="14" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="4" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="4" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D4" s="2">
         <v>4</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>79</v>
       </c>
       <c r="H4" s="2">
         <v>21</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>87</v>
       </c>
       <c r="K4" s="2">
         <f ca="1">YEAR(TODAY())-2</f>
         <v>2024</v>
       </c>
       <c r="L4" s="2">
         <v>4</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>102</v>
       </c>
       <c r="Q4" s="2">
         <v>3</v>
       </c>
       <c r="R4" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="5" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D5" s="2">
         <v>5</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="2">
         <v>22</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>88</v>
       </c>
       <c r="K5" s="2">
         <f ca="1">YEAR(TODAY())-3</f>
         <v>2023</v>
       </c>
       <c r="L5" s="2">
         <v>5</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>103</v>
       </c>
       <c r="Q5" s="2">
         <v>4</v>
       </c>
       <c r="R5" s="2">
         <v>4</v>
       </c>
     </row>
-    <row r="6" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D6" s="2">
         <v>6</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H6" s="2">
         <v>23</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>89</v>
       </c>
       <c r="L6" s="2">
         <v>6</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>104</v>
       </c>
       <c r="Q6" s="2">
         <v>5</v>
       </c>
       <c r="R6" s="2">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D7" s="2">
         <v>7</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="H7" s="2">
         <v>24</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>90</v>
       </c>
       <c r="L7" s="2">
         <v>7</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>105</v>
       </c>
       <c r="Q7" s="2">
         <v>6</v>
       </c>
       <c r="R7" s="2">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D8" s="2">
         <v>8</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="H8" s="2">
         <v>25</v>
       </c>
       <c r="L8" s="2">
         <v>8</v>
       </c>
       <c r="Q8" s="2">
         <v>7</v>
       </c>
       <c r="R8" s="2">
         <v>7</v>
       </c>
     </row>
-    <row r="9" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D9" s="2">
         <v>9</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="H9" s="2">
         <v>26</v>
       </c>
       <c r="L9" s="2">
         <v>9</v>
       </c>
       <c r="Q9" s="2">
         <v>8</v>
       </c>
       <c r="R9" s="2">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D10" s="2">
         <v>10</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="2">
         <v>27</v>
       </c>
       <c r="L10" s="2">
         <v>10</v>
       </c>
       <c r="Q10" s="2">
         <v>9</v>
       </c>
       <c r="R10" s="2">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D11" s="2">
         <v>11</v>
       </c>
       <c r="E11" s="2" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="2">
         <v>28</v>
       </c>
       <c r="L11" s="2">
         <v>11</v>
       </c>
       <c r="Q11" s="2">
         <v>10</v>
       </c>
       <c r="R11" s="2">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D12" s="2">
         <v>12</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L12" s="2">
         <v>12</v>
       </c>
       <c r="Q12" s="2">
         <v>11</v>
       </c>
       <c r="R12" s="2">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D13" s="2">
         <v>13</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Q13" s="2">
         <v>12</v>
       </c>
       <c r="R13" s="2">
         <v>12</v>
       </c>
     </row>
-    <row r="14" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D14" s="2">
         <v>14</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R14" s="2">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="15" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D15" s="2">
         <v>15</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="R15" s="2">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="2:20" x14ac:dyDescent="0.2">
+    <row r="16" spans="2:20" x14ac:dyDescent="0.15">
       <c r="D16" s="2">
         <v>16</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R16" s="2">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="17" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D17" s="2">
         <v>17</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>28</v>
       </c>
       <c r="R17" s="2">
         <v>16</v>
       </c>
     </row>
-    <row r="18" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="18" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D18" s="2">
         <v>18</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>29</v>
       </c>
       <c r="R18" s="2">
         <v>17</v>
       </c>
     </row>
-    <row r="19" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="19" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D19" s="2">
         <v>19</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>30</v>
       </c>
       <c r="R19" s="2">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="20" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D20" s="2">
         <v>20</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>31</v>
       </c>
       <c r="R20" s="2">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="21" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D21" s="2">
         <v>21</v>
       </c>
       <c r="E21" s="2" t="s">
         <v>32</v>
       </c>
       <c r="R21" s="2">
         <v>20</v>
       </c>
     </row>
-    <row r="22" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="22" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D22" s="2">
         <v>22</v>
       </c>
       <c r="E22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="R22" s="2">
         <v>21</v>
       </c>
     </row>
-    <row r="23" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="23" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D23" s="2">
         <v>23</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>34</v>
       </c>
       <c r="R23" s="2">
         <v>22</v>
       </c>
     </row>
-    <row r="24" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="24" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D24" s="2">
         <v>24</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>35</v>
       </c>
       <c r="R24" s="2">
         <v>23</v>
       </c>
     </row>
-    <row r="25" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="25" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D25" s="2">
         <v>25</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>36</v>
       </c>
       <c r="R25" s="2">
         <v>24</v>
       </c>
     </row>
-    <row r="26" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="26" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D26" s="2">
         <v>26</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R26" s="2">
         <v>25</v>
       </c>
     </row>
-    <row r="27" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="27" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D27" s="2">
         <v>27</v>
       </c>
       <c r="E27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="2">
         <v>26</v>
       </c>
     </row>
-    <row r="28" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="28" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D28" s="2">
         <v>28</v>
       </c>
       <c r="E28" s="2" t="s">
         <v>39</v>
       </c>
       <c r="R28" s="2">
         <v>27</v>
       </c>
     </row>
-    <row r="29" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="29" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D29" s="2">
         <v>29</v>
       </c>
       <c r="E29" s="2" t="s">
         <v>40</v>
       </c>
       <c r="R29" s="2">
         <v>28</v>
       </c>
     </row>
-    <row r="30" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="30" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D30" s="2">
         <v>30</v>
       </c>
       <c r="E30" s="2" t="s">
         <v>41</v>
       </c>
       <c r="R30" s="2">
         <v>29</v>
       </c>
     </row>
-    <row r="31" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="31" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D31" s="2">
         <v>31</v>
       </c>
       <c r="E31" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R31" s="2">
         <v>30</v>
       </c>
     </row>
-    <row r="32" spans="4:18" x14ac:dyDescent="0.2">
+    <row r="32" spans="4:18" x14ac:dyDescent="0.15">
       <c r="D32" s="2">
         <v>32</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R32" s="2">
         <v>31</v>
       </c>
     </row>
-    <row r="33" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="33" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D33" s="2">
         <v>33</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="34" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="34" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D34" s="2">
         <v>34</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="35" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="35" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D35" s="2">
         <v>35</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="36" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="36" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D36" s="2">
         <v>36</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="37" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="37" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D37" s="2">
         <v>37</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="38" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="38" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D38" s="2">
         <v>38</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="39" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="39" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D39" s="2">
         <v>39</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="40" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="40" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D40" s="2">
         <v>40</v>
       </c>
       <c r="E40" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="41" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="41" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D41" s="2">
         <v>41</v>
       </c>
       <c r="E41" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="42" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="42" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D42" s="2">
         <v>42</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="43" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="43" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D43" s="2">
         <v>43</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="44" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="44" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D44" s="2">
         <v>44</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="45" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="45" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D45" s="2">
         <v>45</v>
       </c>
       <c r="E45" s="2" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="46" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="46" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D46" s="2">
         <v>46</v>
       </c>
       <c r="E46" s="2" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="47" spans="4:5" x14ac:dyDescent="0.2">
+    <row r="47" spans="4:5" x14ac:dyDescent="0.15">
       <c r="D47" s="2">
         <v>47</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>新入社員セミナー参加申込書</vt:lpstr>
       <vt:lpstr>申込コース</vt:lpstr>
       <vt:lpstr>申込責任者</vt:lpstr>
-      <vt:lpstr>【2026年新卒者のための】社会人基礎力入門セミナー</vt:lpstr>
+      <vt:lpstr>【2027年新卒者のための】社会人基礎力入門セミナー</vt:lpstr>
       <vt:lpstr>【オンライン】新入社員実務基本1.5日間コース</vt:lpstr>
       <vt:lpstr>【技術系】新入社員基本2日間コース</vt:lpstr>
       <vt:lpstr>【高校卒業者】新入社員実務基本2日間コース</vt:lpstr>
       <vt:lpstr>【生産部門】新入社員基本2日間コース</vt:lpstr>
-      <vt:lpstr>【生産部門】新入社員基本2日間コース【大阪・福岡】</vt:lpstr>
+      <vt:lpstr>【生産部門】新入社員基本2日間コース【大阪】</vt:lpstr>
       <vt:lpstr>【製造業】新入社員入門2日間コース</vt:lpstr>
       <vt:lpstr>新入社員実務基本2日間コース</vt:lpstr>
       <vt:lpstr>新入社員実務基本3日間コース</vt:lpstr>
       <vt:lpstr>申込コース</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>